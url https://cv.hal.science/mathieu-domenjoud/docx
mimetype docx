--- v0 (2026-03-07)
+++ v1 (2026-05-02)
@@ -183,2096 +183,2109 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Monitoring of the Martensitic Transformation Induced by Plasticity in a Stainless Steel</w:t>
+                <w:t xml:space="preserve">Fractional approach to dynamic magnetic power losses in low-carbon steel under static mechanical stress and alternating magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Jbara</w:t>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Koster</w:t>
+                <w:t xml:space="preserve">Abderraouf Ouazib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rambaudon</w:t>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Daniel</w:t>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Debray</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 243, pp.468-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-025-01235-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2025.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341626v1</w:t>
+                <w:t xml:space="preserve">hal-05594189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental estimation of the remanent induction for the study of functional fatigue in permanent magnets</w:t>
+                <w:t xml:space="preserve">In Situ Monitoring of the Martensitic Transformation Induced by Plasticity in a Stainless Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderraouf Ouazib</w:t>
+                <w:t xml:space="preserve">W. Jbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+                <w:t xml:space="preserve">A. Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Rambaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.172965⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-025-01235-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123038v1</w:t>
+                <w:t xml:space="preserve">hal-05341626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tensile stress on the behavior of Iron-Silicon single crystal: magnetization, magnetostriction and magnetic Barkhausen noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental estimation of the remanent induction for the study of functional fatigue in permanent magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Ouazib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2025.3581623⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 623, pp.172965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.172965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146609v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Hysteresis Cycle Measurements With a New Needle Probe Setup</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of tensile stress on the behavior of Iron-Silicon single crystal: magnetization, magnetostriction and magnetic Barkhausen noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellahi Abderahmane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 74, pp.1-11. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2024.3502799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2025.3581623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989411v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magneto-elastic vector-play model including piezomagnetic behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Hysteresis Cycle Measurements With a New Needle Probe Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Guilherme da Silva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Abdellahi Abderahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172439⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2024.3502799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702988v1</w:t>
+                <w:t xml:space="preserve">hal-04989411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Tension and Compression Stress on the Magnetic Losses in a Low-Carbon Steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A magneto-elastic vector-play model including piezomagnetic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2024.3403968⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 609, pp.172439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702818v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrections to “An Extension of the Vector-Play Model to the Case of Magneto-Elastic Loadings”</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effect of Tension and Compression Stress on the Magnetic Losses in a Low-Carbon Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Ouazib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.14715-14715. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (9), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3243451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2024.3403968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165348v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Multiscale Modeling of the Magneto-Elastic Behavior of Galfenol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Corrections to “An Extension of the Vector-Play Model to the Case of Magneto-Elastic Loadings”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellahi Abderahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.14715-14715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3280925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3243451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360973v1</w:t>
+                <w:t xml:space="preserve">hal-04165348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plastic strain and reloading stress on the magneto-mechanical behavior of electrical steels: Experiments and modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Characterization and Multiscale Modeling of the Magneto-Elastic Behavior of Galfenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104510⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3280925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165336v1</w:t>
+                <w:t xml:space="preserve">hal-04360973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extension of the Vector-Play Model to the Case of Magneto-Elastic Loadings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effects of plastic strain and reloading stress on the magneto-mechanical behavior of electrical steels: Experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176, pp.104510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3222833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03959616v1</w:t>
+                <w:t xml:space="preserve">hal-04165336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Methods for Waveform Control in Magnetic Measurement Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An Extension of the Vector-Play Model to the Case of Magneto-Elastic Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellahi Abderahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2022.3199198⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.126674-126686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3222833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836255v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stress on the Magnetic Barkhausen Noise energy cycles: a route for stress evaluation in ferromagnetic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Iterative Methods for Waveform Control in Magnetic Measurement Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Zurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 278, pp.115650. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2022.115650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2022.3199198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836250v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-mechanical behaviour of ferroelectrics: Insights into local contributions from macroscopic measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effect of stress on the Magnetic Barkhausen Noise energy cycles: a route for stress evaluation in ferromagnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116870⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 278, pp.115650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2022.115650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256319v1</w:t>
+                <w:t xml:space="preserve">hal-03836250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anhysteretic Magneto-Elastic Behaviour of Terfenol-D: Experiments, Multiscale Modelling and Analytical Formulas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electro-mechanical behaviour of ferroelectrics: Insights into local contributions from macroscopic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Segouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (18), pp.5165. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 211, pp.116870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14185165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369581v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Loss Analysis of Permanent-Magnet Machines by Considering Hysteresis Loops Affected by Multi-Axial Stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Anhysteretic Magneto-Elastic Behaviour of Terfenol-D: Experiments, Multiscale Modelling and Analytical Formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2950727⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (18), pp.5165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14185165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441696v1</w:t>
+                <w:t xml:space="preserve">hal-03369581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the magnetic behavior of permanent magnets including ageing effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Iron Loss Analysis of Permanent-Magnet Machines by Considering Hysteresis Loops Affected by Multi-Axial Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumi Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshito Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166930⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.7503004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2950727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905104v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics-aided digital image correlation for the investigation of piezoelectric and ferroelectric behaviour of a soft PZT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modeling of the magnetic behavior of permanent magnets including ageing effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson S Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (6), pp.2091-2102. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 512, pp.166930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.12.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043530v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of giant magnetostrictive materials under static stress: influence of loading boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2280,51 +2293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (9), pp.095012. </w:t>
@@ -2356,5594 +2369,5603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of piezoelectric ceramics using inverse problem solving of a polarization switching modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mechanics-aided digital image correlation for the investigation of piezoelectric and ferroelectric behaviour of a soft PZT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Segouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17436753.2015.1126684⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (6), pp.2091-2102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.12.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297464v1</w:t>
+                <w:t xml:space="preserve">hal-02043530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain motion modeling for hysteresis in piezoceramic materials under mechanical loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Characterization of piezoelectric ceramics using inverse problem solving of a polarization switching modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4875905⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (6), pp.106-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17436753.2015.1126684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235808v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hysteretic behaviour of piezoceramic materials under external electrical and mechanical stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Domain motion modeling for hysteresis in piezoceramic materials under mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Feuillard</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000020⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4875905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235794v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hysteretic behavior of piezoceramic materials under electrical loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling of hysteretic behaviour of piezoceramic materials under external electrical and mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4826180⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (2), pp.103-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235803v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of the electroacoustic behavior of lithium niobate under an initial mechanical stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling of hysteretic behavior of piezoceramic materials under electrical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2814⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4826180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235669v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact second order formalism for the study of electro-acoustic properties in piezoelectric structures under an initial mechanical stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Theoretical and experimental study of the electroacoustic behavior of lithium niobate under an initial mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (10), pp.2219-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01235433v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exact second order formalism for the study of electro-acoustic properties in piezoelectric structures under an initial mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51, pp.898-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2011.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Imaging of Human Tooth using Chirp-Coded Nonlinear Time Reversal Acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dos Santos Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Prevorovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (1), pp.913-918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de cycle d'hystérésis magnétique avec un montage B-pointes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellahi Abderahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une nouvelle méthode de mesure magnétique anhystérétique 2D en spirale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Residual stress distribution analysis with a new needle probe setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellahi Abderahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Knoxville - Tennessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263586v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une nouvelle méthode de mesure magnétique anhystérétique 2D « en spirale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stress distribution analysis with a new needle probe setup</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comportement magnéto-élasto-plastique des matériaux ferromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Knoxville - Tennessee, United States</w:t>
+              <w:t xml:space="preserve">26ème congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263452v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement magnéto-élasto-plastique des matériaux ferromagnétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence du traitement de cémentation - trempe sur le comportement magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim BEN AYED</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263671v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du traitement de cémentation - trempe sur le comportement magnétique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A magneto-elastic energy-based hysteresis model with magnetization as internal dissipation variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme Luttke Gonçalves da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Roel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">25th Conference on the Computation of Electromagnetic Fields (Compumag 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263691v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magneto-elastic energy-based hysteresis model with magnetization as internal dissipation variable</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Magnetoelastic interactions in Iron-Silicon single crystals : influence of tensile stress on magnetization, magnetostriction and magnetic Barkhausen noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference on the Computation of Electromagnetic Fields (Compumag 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t>
+              <w:t xml:space="preserve">International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Knoxville - Tennessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263319v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelastic interactions in Iron-Silicon single crystals : influence of tensile stress on magnetization, magnetostriction and magnetic Barkhausen noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Tensile stress effect on magnetic Barkhausen noise of silicon steel single crystal (measurements and simulations)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fagan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Magnetics Conference (Intermag 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rio de Janeiro (BR), Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers61879.2024.10576845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263467v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile stress effect on magnetic Barkhausen noise of silicon steel single crystal (measurements and simulations)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of tension and compression stress on the magnetic losses in a low-Carbon steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Ouazib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference (Intermag 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Rio de Janeiro (BR), Brazil. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers61879.2024.10576845⟩</w:t>
+              <w:t xml:space="preserve">, May 2024, Rio de Janeiro (BRAZIL), Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers61879.2024.10576851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613689v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tension and compression stress on the magnetic losses in a low-Carbon steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Characterization and multiscale modeling of the magneto-elastic behavior of Galfenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Magnetics Conference (Intermag 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers61879.2024.10576851⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Magnetics Conference (Intermag 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sendai (Japan), Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers58606.2023.10228744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702774v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l’état de contrainte mécanique par mesure du bruit Barkhausen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hysteresis cycle measurements with the magnetic needle probe method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference (SMM26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171795v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and multiscale modeling of the magneto-elastic behavior of Galfenol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Estimation de l’état de contrainte mécanique par mesure du bruit Barkhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Magnetics Conference (Intermag 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360962v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis cycle measurements with the magnetic needle probe method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Une extension du modèle vector-play pour le cas des chargements magnéto-élastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellahi Abderahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference (SMM26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472335v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une extension du modèle vector-play pour le cas des chargements magnéto-élastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A magneto-elastic vector-play model including piezomagnetic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Guilherme Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">24th Conference on the Computation of Electromagnetic Fields (Compumag 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360997v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magneto-elastic vector-play model including piezomagnetic behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Magneto-elasto-plastic behaviour of low carbon steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference on the Computation of Electromagnetic Fields (Compumag 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference (SMM26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361321v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-elasto-plastic behaviour of low carbon steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et modélisation du comportement magnéto-élasto-plastique d'un acier doux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference (SMM26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472263v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation du comportement magnéto-élasto-plastique d'un acier doux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling the effect of plasticity on the magneto-elastic behaviour of magnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of advanced materials (THERMEC’2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Gratz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361011v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of plasticity on the magneto-elastic behaviour of magnetic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A model for the magneto-elasto-plastic behavior of electrical steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of advanced materials (THERMEC’2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Gratz, Austria</w:t>
+              <w:t xml:space="preserve">24th Conference on the Computation of Electromagnetic Fields (Compumag 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361329v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for the magneto-elasto-plastic behavior of electrical steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mesure de l’induction rémanente d’un aimant par méthode d'extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Ouazib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference on the Computation of Electromagnetic Fields (Compumag 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361325v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l’induction rémanente d’un aimant par méthode d'extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Characterization of the magneto-plastic behavior of electrical steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">25th Soft Magnetic Materials Conference (SMM25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361003v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the magneto-plastic behavior of electrical steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mechanical stress estimation through classical and magnetic Barkhausen noise energy hysteresis cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Soft Magnetic Materials Conference (SMM25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">25th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940563v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stress estimation through classical and magnetic Barkhausen noise energy hysteresis cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">SMM25 - 25th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA; CNRS; G2Elab, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505006v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stress estimation through classical and magnetic Barkhausen noise energy hysteresis cycle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante : influence des conditions aux limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMM25 - 25th Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA; CNRS; G2Elab, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">24ème congrès Français de Mécanique (CFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941388v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante : influence des conditions aux limites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Digital Image Correlation for the characterisation of ferroelectric and piezoelectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Segouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès Français de Mécanique (CFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Electroceramics for End-users X conference (Piezo2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Špindlerův Mlýn, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287253v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Image Correlation for the characterisation of ferroelectric and piezoelectric properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des déformations ferroélectriques par Corrélation d’Images Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Segouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics for End-users X conference (Piezo2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Špindlerův Mlýn, Czech Republic</w:t>
+              <w:t xml:space="preserve">24ème congrès Français de Mécanique (CFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001097v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des déformations ferroélectriques par Corrélation d’Images Numériques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Analytical modelling of the magneto-elastic behaviour of Terfenol-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès Français de Mécanique (CFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">22nd Conference on the Computation of Electromagnetic Fields (Compumag 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287255v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modelling of the magneto-elastic behaviour of Terfenol-D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the measurement of Giant Magnetostrictive Material properties under mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Conference on the Computation of Electromagnetic Fields (Compumag 2019)</w:t>
+              <w:t xml:space="preserve">IX ECCOMAS Conference on Smart Structures and Materials (SMART 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190838v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the measurement of Giant Magnetostrictive Material properties under mechanical loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Magneto-mechanical characterization of Giant Magnetostrictive Materials : influence of loading boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX ECCOMAS Conference on Smart Structures and Materials (SMART 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of advanced materials (THERMEC’2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180299v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanical characterization of Giant Magnetostrictive Materials : influence of loading boundary conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante sous contrainte mécanique constante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Tamazirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Mohellebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of advanced materials (THERMEC’2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861039v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante sous contrainte mécanique constante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Digital Image Correlation for piezoelectric strain characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Segouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Electroceramics for End-users IX conference (Piezo2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Cercedilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981825v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Image Correlation for piezoelectric strain characterisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Development of a 2D DIC experimental tool for piezoelectric strains measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Segouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics for End-users IX conference (Piezo2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the International Digital Image Correlation Society and Society for Experimental Mechanics (iDICs 2016-SEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51439-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477344v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 2D DIC experimental tool for piezoelectric strains measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Mesure de déformations piézoélectriques par corrélation d’images numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Segouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Digital Image Correlation Society and Society for Experimental Mechanics (iDICs 2016-SEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MECAMAT Aussois 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456874v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de déformations piézoélectriques par corrélation d’images numériques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Study of polarization state during high electrical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT Aussois 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">Electroceramics for End-users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456910v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of polarization state during high electrical loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Determination of piezoceramic microscopic parameters using phenomenological modeling of hysteretic behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235850v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of piezoceramic microscopic parameters using phenomenological modeling of hysteretic behaviours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Amélioration des propriétés électro-acoustiques de systèmes piézoélectriques par mise sous précontrainte mécanique ou électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics for End-users</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Maribor, Slovenia</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235851v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des propriétés électro-acoustiques de systèmes piézoélectriques par mise sous précontrainte mécanique ou électrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Determination of microscopic parameters of piezoceramic materials under electrical loading using genetic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Feuillard</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics and Piezoresponse Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Penn State, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235805v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of microscopic parameters of piezoceramic materials under electrical loading using genetic algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Domain wall evolutions laws of piezoceramic materials under mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics and Piezoresponse Force Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Penn State, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922964⟩</w:t>
+              <w:t xml:space="preserve">, May 2014, Penn state, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235821v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain wall evolutions laws of piezoceramic materials under mechanical loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling and study of hysteretic behaviour of soft and hard piezoceramic materials under external mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics and Piezoresponse Force Microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electroceramics for End-users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Les Arcs, France. pp.37-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235815v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and study of hysteretic behaviour of soft and hard piezoceramic materials under external mechanical stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modeling and numerical study of the electroacoustic behavior of lithium niobate under an initial electrical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics for End-users</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics – Piezoresponse Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.30-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235747v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical study of the electroacoustic behavior of lithium niobate under an initial electrical stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modélisation et étude expérimentale des déformations longitudinale et transversale de piézocéramiques soumises à une contrainte mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics – Piezoresponse Force Microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235721v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et étude expérimentale des déformations longitudinale et transversale de piézocéramiques soumises à une contrainte mécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Characterisation of soft and hard piezoceramic materials using genetic algorithm based optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Electroceramics for End-users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441243v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of soft and hard piezoceramic materials using genetic algorithm based optimisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Electro-acoustic characterisations of piezoelectric materials under external mechanical stress: Theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">, Feb 2011, Sestriere, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235846v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-acoustic characterisations of piezoelectric materials under external mechanical stress: Theory and experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Integrated piezoelectric structures under external mechanical stress: Theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics for End-users</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.2080-2082, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235845v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated piezoelectric structures under external mechanical stress: Theory and experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Symmetry analysis applied to nonlinear acoustics: Principle and application for acoustic signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dos Santos Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Plag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Nonlinear Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Stockholm, Sweden. pp.46-49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2956261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7953,100 +7975,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés électro-acoustiques de structures piézoélectriques soumises à une contrainte statique de type électrique ou mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université François Rabelais - Tours, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012TOUR4002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00782090v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8056,105 +8078,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la caractérisation expérimentale à la loi de comportement électro-magnéto-mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnétisme. Université Paris-Saclay (2020-..), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05294264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8222,51 +8244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96FBF0BB"/>
+    <w:nsid w:val="78F251A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8453,51 +8475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-domenjoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7564-3268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167022253" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6932-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341626v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jbara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01235-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05123038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Ouazib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.172965" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wasniewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3581623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04989411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Abderahmane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3502799" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04702988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04702818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3403968" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04165348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Da Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3243451" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3280925" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04165336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104510" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3222833" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Zurek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Skarlatos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3199198" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2022.115650" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03256319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Segouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116870" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Yamazaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Sato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2950727" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson S Nunes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166930" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02043530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.12.058" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02293690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab313b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2015.1126684" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875905" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235433v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.05.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZD0NHSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=dos Santos Serge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Prevorovsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Adam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263452v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263691v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim BEN AYED" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Luttke Gon&#231;alves da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Roel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263467v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10576845" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04702774v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10576851" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228744" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04472335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04472263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03940563v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04505006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287253v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02001097v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287255v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02190838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02180299v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861039v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981825v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tamazirt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mohellebi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01477344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01456874v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01456910v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235577v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956261" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782090v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOUR4002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-05294264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-domenjoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7564-3268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167022253" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6932-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Ouazib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2025.12.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341626v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jbara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01235-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05123038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.172965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wasniewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3581623" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04989411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Abderahmane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3502799" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04702988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04702818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3403968" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04165348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3243451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3280925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04165336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104510" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3222833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836255v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Zurek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Skarlatos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3199198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2022.115650" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03256319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Segouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116870" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Yamazaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Sato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2950727" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson S Nunes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166930" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02293690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab313b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02043530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.12.058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2015.1126684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875905" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.05.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZD0NHSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=dos Santos Serge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Prevorovsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506659v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Adam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim BEN AYED" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Luttke Gon&#231;alves da Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Roel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10576845" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04702774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10576851" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228744" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04472335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04472263v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361325v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03940563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04505006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02001097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02190838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02180299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861039v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tamazirt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mohellebi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01477344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01456874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01456910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441243v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956261" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782090v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOUR4002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-05294264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>