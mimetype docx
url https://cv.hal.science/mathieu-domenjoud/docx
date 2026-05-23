--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -347,516 +347,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Monitoring of the Martensitic Transformation Induced by Plasticity in a Stainless Steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Hysteresis Cycle Measurements With a New Needle Probe Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Jbara</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdellahi Abderahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-025-01235-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2024.3502799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341626v1</w:t>
+                <w:t xml:space="preserve">hal-04989411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental estimation of the remanent induction for the study of functional fatigue in permanent magnets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In Situ Monitoring of the Martensitic Transformation Induced by Plasticity in a Stainless Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Jbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rambaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.172965⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-025-01235-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123038v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tensile stress on the behavior of Iron-Silicon single crystal: magnetization, magnetostriction and magnetic Barkhausen noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Wasniewski</w:t>
+                <w:t xml:space="preserve">Experimental estimation of the remanent induction for the study of functional fatigue in permanent magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Ouazib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2025.3581623⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 623, pp.172965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.172965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146609v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Hysteresis Cycle Measurements With a New Needle Probe Setup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of tensile stress on the behavior of Iron-Silicon single crystal: magnetization, magnetostriction and magnetic Barkhausen noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellahi Abderahmane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 74, pp.1-11. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2024.3502799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2025.3581623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989411v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A magneto-elastic vector-play model including piezomagnetic behavior</w:t>
               </w:r>
@@ -1070,261 +1070,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrections to “An Extension of the Vector-Play Model to the Case of Magneto-Elastic Loadings”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and Multiscale Modeling of the Magneto-Elastic Behavior of Galfenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Guilherme Da Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.14715-14715. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3243451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3280925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165348v1</w:t>
+                <w:t xml:space="preserve">hal-04360973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Multiscale Modeling of the Magneto-Elastic Behavior of Galfenol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrections to “An Extension of the Vector-Play Model to the Case of Magneto-Elastic Loadings”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellahi Abderahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.14715-14715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3280925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3243451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360973v1</w:t>
+                <w:t xml:space="preserve">hal-04165348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plastic strain and reloading stress on the magneto-mechanical behavior of electrical steels: Experiments and modeling</w:t>
               </w:r>
@@ -1401,64 +1401,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extension of the Vector-Play Model to the Case of Magneto-Elastic Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Guilherme Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellahi Abderahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1793,235 +1793,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-mechanical behaviour of ferroelectrics: Insights into local contributions from macroscopic measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Segouin</w:t>
+                <w:t xml:space="preserve">Anhysteretic Magneto-Elastic Behaviour of Terfenol-D: Experiments, Multiscale Modelling and Analytical Formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116870⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (18), pp.5165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14185165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256319v1</w:t>
+                <w:t xml:space="preserve">hal-03369581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anhysteretic Magneto-Elastic Behaviour of Terfenol-D: Experiments, Multiscale Modelling and Analytical Formulas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-mechanical behaviour of ferroelectrics: Insights into local contributions from macroscopic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Segouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (18), pp.5165. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 211, pp.116870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14185165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369581v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Loss Analysis of Permanent-Magnet Machines by Considering Hysteresis Loops Affected by Multi-Axial Stress</w:t>
               </w:r>
@@ -2235,278 +2235,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of giant magnetostrictive materials under static stress: influence of loading boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanics-aided digital image correlation for the investigation of piezoelectric and ferroelectric behaviour of a soft PZT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Segouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab313b⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (6), pp.2091-2102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.12.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293690v1</w:t>
+                <w:t xml:space="preserve">hal-02043530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics-aided digital image correlation for the investigation of piezoelectric and ferroelectric behaviour of a soft PZT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of giant magnetostrictive materials under static stress: influence of loading boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (6), pp.2091-2102. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (9), pp.095012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.12.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab313b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043530v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of piezoelectric ceramics using inverse problem solving of a polarization switching modeling</w:t>
               </w:r>
@@ -2694,391 +2694,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hysteretic behaviour of piezoceramic materials under external electrical and mechanical stress</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental study of the electroacoustic behavior of lithium niobate under an initial mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+                <w:t xml:space="preserve">Michel Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Feuillard</w:t>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 112 (2), pp.103-107. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (10), pp.2219-2224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235794v1</w:t>
+                <w:t xml:space="preserve">hal-01235669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hysteretic behavior of piezoceramic materials under electrical loading</w:t>
+                <w:t xml:space="preserve">Modelling of hysteretic behaviour of piezoceramic materials under external electrical and mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4826180⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (2), pp.103-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235803v1</w:t>
+                <w:t xml:space="preserve">hal-01235794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of the electroacoustic behavior of lithium niobate under an initial mechanical stress</w:t>
+                <w:t xml:space="preserve">Modelling of hysteretic behavior of piezoceramic materials under electrical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Gratton</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (10), pp.2219-2224. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4826180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235669v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact second order formalism for the study of electro-acoustic properties in piezoelectric structures under an initial mechanical stress</w:t>
               </w:r>
@@ -3090,51 +3090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51, pp.898-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3310,243 +3310,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de cycle d'hystérésis magnétique avec un montage B-pointes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetoelastic interactions in Iron-Silicon single crystals : influence of tensile stress on magnetization, magnetostriction and magnetic Barkhausen noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellahi Abderahmane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Knoxville - Tennessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506659v1</w:t>
+                <w:t xml:space="preserve">hal-05263467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stress distribution analysis with a new needle probe setup</w:t>
+                <w:t xml:space="preserve">Mesures de cycle d'hystérésis magnétique avec un montage B-pointes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellahi Abderahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Knoxville - Tennessee, United States</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263452v1</w:t>
+                <w:t xml:space="preserve">hal-05506659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une nouvelle méthode de mesure magnétique anhystérétique 2D « en spirale »</w:t>
               </w:r>
@@ -3634,519 +3651,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement magnéto-élasto-plastique des matériaux ferromagnétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual stress distribution analysis with a new needle probe setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellahi Abderahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Knoxville - Tennessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263671v1</w:t>
+                <w:t xml:space="preserve">hal-05263452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du traitement de cémentation - trempe sur le comportement magnétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fagan</w:t>
+                <w:t xml:space="preserve">Comportement magnéto-élasto-plastique des matériaux ferromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263691v1</w:t>
+                <w:t xml:space="preserve">hal-05263671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magneto-elastic energy-based hysteresis model with magnetization as internal dissipation variable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mateus Roel</w:t>
+                <w:t xml:space="preserve">Influence du traitement de cémentation - trempe sur le comportement magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim BEN AYED</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference on the Computation of Electromagnetic Fields (Compumag 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t>
+              <w:t xml:space="preserve">26ème congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263319v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelastic interactions in Iron-Silicon single crystals : influence of tensile stress on magnetization, magnetostriction and magnetic Barkhausen noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Wasniewski</w:t>
+                <w:t xml:space="preserve">A magneto-elastic energy-based hysteresis model with magnetization as internal dissipation variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme Luttke Gonçalves da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Roel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Knoxville - Tennessee, United States</w:t>
+              <w:t xml:space="preserve">25th Conference on the Computation of Electromagnetic Fields (Compumag 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263467v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile stress effect on magnetic Barkhausen noise of silicon steel single crystal (measurements and simulations)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4317,394 +4317,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and multiscale modeling of the magneto-elastic behavior of Galfenol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de l’état de contrainte mécanique par mesure du bruit Barkhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Magnetics Conference (Intermag 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360962v1</w:t>
+                <w:t xml:space="preserve">hal-04171795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis cycle measurements with the magnetic needle probe method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and multiscale modeling of the magneto-elastic behavior of Galfenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference (SMM26)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Magnetics Conference (Intermag 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sendai (Japan), Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers58606.2023.10228744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472335v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l’état de contrainte mécanique par mesure du bruit Barkhausen</w:t>
+                <w:t xml:space="preserve">Hysteresis cycle measurements with the magnetic needle probe method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference (SMM26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171795v1</w:t>
+                <w:t xml:space="preserve">hal-04472335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une extension du modèle vector-play pour le cas des chargements magnéto-élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Guilherme Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellahi Abderahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,51 +4768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A magneto-elastic vector-play model including piezomagnetic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Guilherme Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5293,847 +5293,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the magneto-plastic behavior of electrical steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical stress estimation through classical and magnetic Barkhausen noise energy hysteresis cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Soft Magnetic Materials Conference (SMM25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SMM25 - 25th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA; CNRS; G2Elab, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940563v1</w:t>
+                <w:t xml:space="preserve">hal-03941388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stress estimation through classical and magnetic Barkhausen noise energy hysteresis cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Reboud</w:t>
+                <w:t xml:space="preserve">Characterization of the magneto-plastic behavior of electrical steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">25th Soft Magnetic Materials Conference (SMM25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505006v1</w:t>
+                <w:t xml:space="preserve">hal-03940563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stress estimation through classical and magnetic Barkhausen noise energy hysteresis cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMM25 - 25th Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA; CNRS; G2Elab, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">25th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941388v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante : influence des conditions aux limites</w:t>
+                <w:t xml:space="preserve">On the measurement of Giant Magnetostrictive Material properties under mechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès Français de Mécanique (CFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">IX ECCOMAS Conference on Smart Structures and Materials (SMART 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287253v1</w:t>
+                <w:t xml:space="preserve">hal-02180299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Image Correlation for the characterisation of ferroelectric and piezoelectric properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante : influence des conditions aux limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Bernard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics for End-users X conference (Piezo2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Špindlerův Mlýn, Czech Republic</w:t>
+              <w:t xml:space="preserve">24ème congrès Français de Mécanique (CFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001097v1</w:t>
+                <w:t xml:space="preserve">hal-03287253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des déformations ferroélectriques par Corrélation d’Images Numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Digital Image Correlation for the characterisation of ferroelectric and piezoelectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Segouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès Français de Mécanique (CFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Electroceramics for End-users X conference (Piezo2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Špindlerův Mlýn, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287255v1</w:t>
+                <w:t xml:space="preserve">hal-02001097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modelling of the magneto-elastic behaviour of Terfenol-D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des déformations ferroélectriques par Corrélation d’Images Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Segouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Conference on the Computation of Electromagnetic Fields (Compumag 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">24ème congrès Français de Mécanique (CFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190838v1</w:t>
+                <w:t xml:space="preserve">hal-03287255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the measurement of Giant Magnetostrictive Material properties under mechanical loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical modelling of the magneto-elastic behaviour of Terfenol-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX ECCOMAS Conference on Smart Structures and Materials (SMART 2019)</w:t>
+              <w:t xml:space="preserve">22nd Conference on the Computation of Electromagnetic Fields (Compumag 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180299v1</w:t>
+                <w:t xml:space="preserve">hal-02190838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-mechanical characterization of Giant Magnetostrictive Materials : influence of loading boundary conditions</w:t>
               </w:r>
@@ -6322,77 +6322,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Image Correlation for piezoelectric strain characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Segouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6430,77 +6430,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 2D DIC experimental tool for piezoelectric strains measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Segouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6547,77 +6547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de déformations piézoélectriques par corrélation d’images numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Segouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6832,51 +6832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des propriétés électro-acoustiques de systèmes piézoélectriques par mise sous précontrainte mécanique ou électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7142,507 +7142,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and study of hysteretic behaviour of soft and hard piezoceramic materials under external mechanical stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of soft and hard piezoceramic materials using genetic algorithm based optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Les Arcs, France. pp.37-40</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235747v1</w:t>
+                <w:t xml:space="preserve">hal-01235846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical study of the electroacoustic behavior of lithium niobate under an initial electrical stress</w:t>
+                <w:t xml:space="preserve">Modelling and study of hysteretic behaviour of soft and hard piezoceramic materials under external mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics – Piezoresponse Force Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroceramics for End-users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Les Arcs, France. pp.37-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01235721v1</w:t>
+                <w:t xml:space="preserve">hal-01235747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et étude expérimentale des déformations longitudinale et transversale de piézocéramiques soumises à une contrainte mécanique</w:t>
+                <w:t xml:space="preserve">Modeling and numerical study of the electroacoustic behavior of lithium niobate under an initial electrical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Blanc</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics – Piezoresponse Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.30-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441243v1</w:t>
+                <w:t xml:space="preserve">hal-01235721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of soft and hard piezoceramic materials using genetic algorithm based optimisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et étude expérimentale des déformations longitudinale et transversale de piézocéramiques soumises à une contrainte mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">Laurianne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics for End-users</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235846v1</w:t>
+                <w:t xml:space="preserve">hal-03441243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-acoustic characterisations of piezoelectric materials under external mechanical stress: Theory and experiments</w:t>
               </w:r>
@@ -7654,64 +7654,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Sestriere, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7762,64 +7762,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.2080-2082, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8244,51 +8244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78F251A4"/>
+    <w:nsid w:val="A4067AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8475,51 +8475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-domenjoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7564-3268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167022253" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6932-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Ouazib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2025.12.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341626v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jbara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01235-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05123038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.172965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wasniewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3581623" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04989411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Abderahmane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3502799" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04702988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04702818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3403968" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04165348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3243451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3280925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04165336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104510" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3222833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836255v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Zurek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Skarlatos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3199198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2022.115650" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03256319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Segouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116870" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Yamazaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Sato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2950727" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson S Nunes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166930" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02293690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab313b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02043530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.12.058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2015.1126684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875905" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.05.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZD0NHSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=dos Santos Serge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Prevorovsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506659v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Adam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim BEN AYED" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Luttke Gon&#231;alves da Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Roel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10576845" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04702774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10576851" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228744" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04472335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04472263v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361325v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03940563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04505006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02001097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02190838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02180299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861039v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tamazirt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mohellebi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01477344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01456874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01456910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441243v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956261" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782090v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOUR4002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-05294264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-domenjoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7564-3268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167022253" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6932-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Ouazib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2025.12.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04989411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Abderahmane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3502799" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jbara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01235-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05123038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.172965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wasniewski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3581623" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04702988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04702818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3403968" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3280925" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04165348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3243451" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04165336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104510" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3222833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836255v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Zurek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Skarlatos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3199198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2022.115650" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185165" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03256319v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Segouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116870" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Yamazaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Sato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2950727" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson S Nunes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166930" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02043530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.12.058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02293690v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab313b" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2015.1126684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875905" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2814" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.05.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZD0NHSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=dos Santos Serge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Prevorovsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Adam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263691v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim BEN AYED" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Luttke Gon&#231;alves da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Roel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10576845" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04702774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10576851" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171795v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228744" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04472335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04472263v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361325v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04361003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03940563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04505006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02180299v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287253v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02001097v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02190838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861039v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tamazirt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mohellebi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01477344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01456874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01456910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lematre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935880" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956261" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782090v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOUR4002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-05294264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>