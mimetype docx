--- v0 (2026-03-28)
+++ v1 (2026-05-16)
@@ -632,295 +632,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-Recoil Transferred Polarization in $K^+Y$ Electroproduction in the Nucleon Resonance Region with CLAS12</w:t>
+                <w:t xml:space="preserve">Multidimensional, High Precision Measurements of Beam Single Spin Asymmetries in Semi-inclusive $\pi^{+}$ Electroproduction off Protons in the Valence Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.S. Carman</w:t>
+                <w:t xml:space="preserve">S. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. d'Angelo</w:t>
+                <w:t xml:space="preserve">A. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lanza</w:t>
+                <w:t xml:space="preserve">G. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.I. Mokeev</w:t>
+                <w:t xml:space="preserve">K. Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+                <w:t xml:space="preserve">S. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (6), pp.065201. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (6), pp.062005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.065201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.062005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580592v1</w:t>
+                <w:t xml:space="preserve">hal-03210464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional, High Precision Measurements of Beam Single Spin Asymmetries in Semi-inclusive $\pi^{+}$ Electroproduction off Protons in the Valence Region</w:t>
+                <w:t xml:space="preserve">Beam-Recoil Transferred Polarization in $K^+Y$ Electroproduction in the Nucleon Resonance Region with CLAS12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Diehl</w:t>
+                <w:t xml:space="preserve">D.S. Carman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kim</w:t>
+                <w:t xml:space="preserve">A. d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Angelini</w:t>
+                <w:t xml:space="preserve">L. Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Joo</w:t>
+                <w:t xml:space="preserve">V.I. Mokeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Adhikari</w:t>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (6), pp.062005. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (6), pp.065201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.062005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.065201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210464v1</w:t>
+                <w:t xml:space="preserve">hal-03580592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam-spin asymmetry $\boldsymbol{\Sigma}$ for $\Sigma^-$ hyperon photoproduction off the neutron</w:t>
               </w:r>
@@ -1034,697 +1034,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double polarisation observable $\mathbb G$ for single pion photoproduction from the proton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential cross sections for $\Lambda(1520)$ using photoproduction at CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.P. Watts</w:t>
+                <w:t xml:space="preserve">U. Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mcandrew</w:t>
+                <w:t xml:space="preserve">T. Chetry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zana</w:t>
+                <w:t xml:space="preserve">C. Djalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bashkanov</w:t>
+                <w:t xml:space="preserve">K. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136304⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (2), pp.025206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.025206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217511v1</w:t>
+                <w:t xml:space="preserve">hal-03164395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam charge asymmetries for deeply virtual Compton scattering off the proton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Burkert</w:t>
+                <w:t xml:space="preserve">Double polarisation observable G for single pion photoproduction from the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zachariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
+                <w:t xml:space="preserve">D.P. Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-X. Girod</w:t>
+                <w:t xml:space="preserve">J. Mcandrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Niccolai</w:t>
+                <w:t xml:space="preserve">L. Zana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Voutier</w:t>
+                <w:t xml:space="preserve">M. Bashkanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (6), </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 817, pp.136304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00474-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456247v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeply virtual Compton scattering using a positron beam in Hall-C at Jefferson Lab</w:t>
+                <w:t xml:space="preserve">Observation of Beam Spin Asymmetries in the Process $ep\rightarrow{e}^{'}{\pi}^{+}{\pi}^{-}X$ with CLAS12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Afanasev</w:t>
+                <w:t xml:space="preserve">T.B. Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Albayrak</w:t>
+                <w:t xml:space="preserve">C. Dilks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ali</w:t>
+                <w:t xml:space="preserve">A. Vossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amaryan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.R.M. Annand</w:t>
+                <w:t xml:space="preserve">H. Avakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00581-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (15), pp.152501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.152501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243238v1</w:t>
+                <w:t xml:space="preserve">hal-03203660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross sections for $\Lambda(1520)$ using photoproduction at CLAS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Differential cross sections for Λ ( 1520 ) using photoproduction at CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chetry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Djalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.I. Nam</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (2), pp.025206. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+              <w:t xml:space="preserve">, 2021, 103 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.025206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164395v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double polarisation observable G for single pion photoproduction from the proton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bashkanov</w:t>
+                <w:t xml:space="preserve">Beam charge asymmetries for deeply virtual Compton scattering off the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Niccolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Voutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136304⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (6), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00474-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456245v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$^{12}$C(e,e$^\prime$pn) measurements of short range correlations in the tensor-to-scalar interaction transition region</w:t>
               </w:r>
@@ -1838,1047 +1838,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam Spin Asymmetry in Semi-Inclusive Electroproduction of Hadron Pairs</w:t>
+                <w:t xml:space="preserve">Measurement of the proton spin structure at long distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mirazita</w:t>
+                <w:t xml:space="preserve">X. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Avakian</w:t>
+                <w:t xml:space="preserve">A. Deur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Courtoy</w:t>
+                <w:t xml:space="preserve">H. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pisano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Adhikari</w:t>
+                <w:t xml:space="preserve">S.E. Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.062002⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (6), pp.736-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-021-01198-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987481v1</w:t>
+                <w:t xml:space="preserve">hal-03210467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-beam energy reconstruction for neutrino oscillation measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beam Spin Asymmetry in Semi-Inclusive Electroproduction of Hadron Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Papadopoulou</w:t>
+                <w:t xml:space="preserve">M. Mirazita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ashkenazi</w:t>
+                <w:t xml:space="preserve">A. Courtoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hauenstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Nambrath</w:t>
+                <w:t xml:space="preserve">S. Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04046-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (6), pp.062002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456246v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam charge asymmetries for deeply virtual Compton scattering off the proton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Voutier</w:t>
+                <w:t xml:space="preserve">Electron-beam energy reconstruction for neutrino oscillation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ashkenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hauenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nambrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00474-z⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 599 (7886), pp.565-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04046-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197486v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of deeply virtual Compton scattering off $^{4}\mathrm{He}$ with the CEBAF Large Acceptance Spectrometer at Jefferson Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hattawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Baltzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bültmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (2), pp.025203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.025203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the proton spin structure at long distances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ripani</w:t>
+                <w:t xml:space="preserve">Double polarisation observable $\mathbb G$ for single pion photoproduction from the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zachariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Watts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mcandrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bashkanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-021-01198-z⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 817, pp.136304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210467v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Beam Spin Asymmetries in the Process $ep\rightarrow{e}^{'}{\pi}^{+}{\pi}^{-}X$ with CLAS12</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deeply virtual Compton scattering using a positron beam in Hall-C at Jefferson Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Afanasev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.B. Hayward</w:t>
+                <w:t xml:space="preserve">I. Albayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dilks</w:t>
+                <w:t xml:space="preserve">S. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vossen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Adhikari</w:t>
+                <w:t xml:space="preserve">M. Amaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R.M. Annand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.152501⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (10), pp.300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00581-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203660v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross sections for Λ ( 1520 ) using photoproduction at CLAS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beam charge asymmetries for deeply virtual Compton scattering off the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chetry</w:t>
+                <w:t xml:space="preserve">V. Burkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Djalali</w:t>
+                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hicks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Nam</w:t>
+                <w:t xml:space="preserve">F.-X. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Niccolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Voutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.025206⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00474-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456249v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental program with high duty-cycle polarized and unpolarized positron beams at Jefferson Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Accardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Afanasev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Albayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (8), pp.261. </w:t>
@@ -2942,64 +2942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Compton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Djalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3063,90 +3063,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-time measurement of Timelike Compton Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Niccolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 127, pp.262501. </w:t>
@@ -3210,51 +3210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marsicano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,51 +3331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam–target helicity asymmetry $E$ in $K^+$ $\Sigma^-$ photoproduction on the neutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zachariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P. Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3465,77 +3465,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CLAS12 Spectrometer at Jefferson Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.D. Burkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Elouadrhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3759,85 +3759,85 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (6), pp.065203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.065203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
@@ -3867,77 +3867,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusive ${\pi^{0}p}$ electroproduction off protons in the resonance region at photon virtualities 0.4 GeV${^{2}}$ ${\leq~ Q^{2} \leq~1}$ GeV${^{2}}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.I. Mokeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Battaglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marsicano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,90 +4122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Beam-Spin Asymmetries from the Hard Exclusive $\pi^+$ Channel off Protons in a Wide Range of Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Avakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4416,77 +4416,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Golovatch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.D. Burkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Carman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Gothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 788, pp.371-379. </w:t>
@@ -4537,64 +4537,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the beam spin asymmetry of $\overrightarrow e p \to e′p′ \eta$ in the deep-inelastic regime with CLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bedlinskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4731,51 +4731,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Klempt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122 (16), pp.162301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.162301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
@@ -4792,103 +4792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Structure of the Bound Proton with Deeply Virtual Compton Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hattawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Baltzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bültmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (3), pp.032502. </w:t>
@@ -4920,429 +4920,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-target helicity asymmetry $E$ in $K^{0}\Lambda$ and $K^{0}\Sigma^0$ photoproduction on the neutron</w:t>
+                <w:t xml:space="preserve">Study of $\Xi^*$ Photoproduction from Threshold to $W = 3.3$ GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.H. Ho</w:t>
+                <w:t xml:space="preserve">J.T. Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Schumacher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Fleming</w:t>
+                <w:t xml:space="preserve">M.C. Kunkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Weygand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (4), pp.045205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.045205⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98 (6), pp.062201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.062201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801901v1</w:t>
+                <w:t xml:space="preserve">hal-01885624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Center of Mass Motion of Short-Range Correlated Nucleon Pairs studied via the $A(e,e′pp)$ Reaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Schmidt</w:t>
+                <w:t xml:space="preserve">Beam-target helicity asymmetry $E$ in $K^{0}\Lambda$ and $K^{0}\Sigma^0$ photoproduction on the neutron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.045205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.045205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.092501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01818073v1</w:t>
+                <w:t xml:space="preserve">hal-01801901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $\Xi^*$ Photoproduction from Threshold to $W = 3.3$ GeV</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Center of Mass Motion of Short-Range Correlated Nucleon Pairs studied via the $A(e,e′pp)$ Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.P. Weygand</w:t>
+                <w:t xml:space="preserve">E.O. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piasetzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.B. Weinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (6), pp.062201. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (9), pp.092501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.062201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.092501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885624v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoproduction of $K^+K^-$ meson pairs on the proton</w:t>
               </w:r>
@@ -5367,64 +5367,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Battaglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (5), pp.052009. </w:t>
@@ -5836,51 +5836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="909BA6BD"/>
+    <w:nsid w:val="3DC8D7A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6067,51 +6067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-ehrhart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8076-9690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258016116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ehrhart_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565058v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ehrhart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3069784" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bueltmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Dodge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dzbenski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.322.0080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Morozov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Wei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Baker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.316.0175" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Carman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Angelo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Mokeev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Adhikari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.065201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diehl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhikari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.062005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zachariou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munevar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Berman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Byd&#382;ovsk&#253;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciepl&#253;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.136985" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Watts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcandrew" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bashkanov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136304" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elouadrhiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Girod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niccolai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voutier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00474-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanasev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Albayrak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaryan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00581-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shrestha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chetry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djalali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hicks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.025206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korover" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Pybus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136523" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirazita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avakian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.062002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khachatryan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadopoulou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ashkenazi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauenstein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nambrath" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04046-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattawy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Baltzell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#252;ltmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Vita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.025203" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kuhn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01198-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203660v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Hayward" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dilks" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vossen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.152501" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Ali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00564-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rowley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Compton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Price" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.272303" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449122v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanyan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amaryan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.262501" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carver" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celentano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsicano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.082002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleming" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sarantsev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Nikonov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135662" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Burkert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Amaryan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163419" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905951v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pybus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weiss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Segarra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hrnjic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2021-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886963v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akbar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crede" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.065203" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Smith" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.015208" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557695v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battaglieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.032201" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917239v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kroll" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.182001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990702v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piasetzky" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Weinstein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.07.039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Golovatch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Gothe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.10.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999737v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bedlinskiy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.12.065" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Anisovich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klempt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.162301" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.032502" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Ho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Schumacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.045205" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818073v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Cohen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.092501" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885624v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Goetz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Kunkel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Price" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Weygand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.062201" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.052009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815306v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balossino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baltzell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bond&#236;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buchanan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.065" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277860v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Afanasev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Albayrak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salina Ali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moskov Amaryan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa d'Angelo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-ehrhart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8076-9690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258016116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ehrhart_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565058v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ehrhart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3069784" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bueltmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Dodge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dzbenski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.322.0080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Morozov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Wei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Baker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.316.0175" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diehl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhikari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.062005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Carman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Angelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Mokeev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Adhikari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.065201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zachariou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munevar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Berman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Byd&#382;ovsk&#253;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciepl&#253;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.136985" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shrestha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chetry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djalali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hicks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.025206" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Watts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcandrew" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bashkanov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136304" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Hayward" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dilks" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vossen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avakian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.152501" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elouadrhiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Girod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niccolai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voutier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00474-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korover" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Pybus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136523" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kuhn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01198-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirazita" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.062002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khachatryan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadopoulou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ashkenazi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauenstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nambrath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04046-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattawy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Baltzell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#252;ltmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Vita" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.025203" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanasev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Albayrak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaryan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00581-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Ali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00564-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rowley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Compton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Price" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.272303" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449122v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanyan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amaryan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.262501" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carver" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celentano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsicano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.082002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleming" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sarantsev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Nikonov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135662" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Burkert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Amaryan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163419" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905951v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pybus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weiss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Segarra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hrnjic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2021-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886963v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akbar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crede" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.065203" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Smith" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.015208" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557695v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battaglieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.032201" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917239v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kroll" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.182001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990702v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piasetzky" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Weinstein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.07.039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Golovatch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Gothe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.10.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999737v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bedlinskiy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.12.065" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Anisovich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klempt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.162301" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.032502" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885624v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Goetz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Kunkel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Price" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Weygand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.062201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801901v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Ho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Schumacher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.045205" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818073v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Cohen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.092501" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.052009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815306v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balossino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baltzell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bond&#236;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buchanan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.065" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277860v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Afanasev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Albayrak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salina Ali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moskov Amaryan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa d'Angelo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>