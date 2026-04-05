--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1574,295 +1574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-15/interleukin-15R alpha complexes promote destruction of established tumors by reviving tumor-resident CD8+ T cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmacytoid dendritic cells migrate in afferent skin lymph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kutlu G. Elpek</w:t>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark P. Rubinstein</w:t>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai-Ris Yonekura</w:t>
+                <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Bellemare-Pelletier</w:t>
+                <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 68 (8), pp.2972-2983. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (9), pp.5963-5972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.9.5963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602340v1</w:t>
+                <w:t xml:space="preserve">hal-01193693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmacytoid dendritic cells migrate in afferent skin lymph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interleukin-15/interleukin-15R alpha complexes promote destruction of established tumors by reviving tumor-resident CD8+ T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentina Pascale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+                <w:t xml:space="preserve">Kutlu G. Elpek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bonneau</w:t>
+                <w:t xml:space="preserve">Mark P. Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Courbet</w:t>
+                <w:t xml:space="preserve">Ai-Ris Yonekura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
+                <w:t xml:space="preserve">Angélique Bellemare-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 180 (9), pp.5963-5972. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (8), pp.2972-2983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.9.5963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193693v1</w:t>
+                <w:t xml:space="preserve">hal-01602340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral antigen display by lymph node stroma promotes T cell tolerance to intestinal self</w:t>
               </w:r>
@@ -1988,295 +1988,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of Salmonella from tissue to draining lymph node</w:t>
+                <w:t xml:space="preserve">Cervical duct cannulation in sheep for collection of afferent lymph dendritic cells from head tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1189/jlb.0605288⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (2), pp.874-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2006.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666924v1</w:t>
+                <w:t xml:space="preserve">hal-02662326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervical duct cannulation in sheep for collection of afferent lymph dendritic cells from head tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of Salmonella from tissue to draining lymph node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Niborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1 (2), pp.874-879. </w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.268-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nprot.2006.147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1189/jlb.0605288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662326v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing leukocyte traffic in lymph from oro-nasal mucosae by cervical catheterization in a sheep model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2391,64 +2391,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder aux cellules en migration dans la lymphe drainant les muqueuses oro-nasales : intérêt pour la vaccination et la tolérance immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 158 (4), pp.339-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2486,64 +2486,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment for a CD26(hi) SIRP- subset in lymph dendritic cells from the upper aero-digestive tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2883,1144 +2883,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparisation par la technique &amp;quot;Clarity&amp;quot; : de l'immunomarquage vers l'imagerie 3D d'organes entiers infectés</w:t>
+                <w:t xml:space="preserve">Transpariser un organe ...et tout devient limpide !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurdès Berson</w:t>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+                <w:t xml:space="preserve">Kévin Etoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tours, France. , 47 p., 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737674v1</w:t>
+                <w:t xml:space="preserve">hal-02736341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpariser un organe ...et tout devient limpide !</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Mycobacterium leprae&amp;lt;/em&amp;gt; pgl1 expression by BCG increases CR3 mediated entry into mouse myeloid cells and induces Syk/NFAT cytokine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Etoile</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736341v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Mycobacterium leprae&amp;lt;/em&amp;gt; pgl1 expression by BCG increases CR3 mediated entry into mouse myeloid cells and induces Syk/NFAT cytokine production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Remot</w:t>
+                <w:t xml:space="preserve">Transparisation par la technique « Clarity » : de l’immunomarquage vers l’imagerie 3D d’organes entiers infectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurdès Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Demangel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736584v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparisation par la technique « Clarity » : de l’immunomarquage vers l’imagerie 3D d’organes entiers infectés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+                <w:t xml:space="preserve">Precision-cut lung slices: an ex vivo model to monitor and evaluate innate tissue responses following &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Lantier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733766v1</w:t>
+                <w:t xml:space="preserve">hal-02738077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision-cut lung slices: an ex vivo model to monitor and evaluate innate tissue responses following &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Remot</w:t>
+                <w:t xml:space="preserve">Relevance of the C3HeB/FeJ mouse model to study the physiopathology of bovine tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Bouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738077v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the C3HeB/FeJ mouse model to study the physiopathology of bovine tuberculosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to obtain crystal clear organ with a clearing procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Etoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738429v1</w:t>
+                <w:t xml:space="preserve">hal-02734149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to obtain crystal clear organ with a clearing procedure</w:t>
+                <w:t xml:space="preserve">Transparisation par la technique &amp;quot;Clarity&amp;quot; : de l'immunomarquage vers l'imagerie 3D d'organes entiers infectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kévin Etoile</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurdès Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tours, France. , 47 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734149v1</w:t>
+                <w:t xml:space="preserve">hal-02737674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk between bovine alveolar macrophages and &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obtention de souches fluorescentes de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilie Doz</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conférence du MycoClub ( Mycobactéries 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montigny-le-Bretonneux, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737456v1</w:t>
+                <w:t xml:space="preserve">hal-02734098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtention de souches fluorescentes de &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crosstalk between bovine alveolar macrophages and &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tomal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conférence du MycoClub ( Mycobactéries 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montigny-le-Bretonneux, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734098v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine innate immunity against Mycobacterium bovis</w:t>
               </w:r>
@@ -4606,77 +4606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time probing of migratory lymphatic dendritic cells reveals samplings of particulates via head mucosal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,90 +4865,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the antigen presenting capacities of naturally migrated monocytes in sheep afferent lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the French Society for Immunology (SFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Strasbourg, France. 2002, Annual Meeting of the French Society for Immunology (SFI)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4986,90 +4986,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the antigen presenting capacities of naturally migrated monocytes in sheep afferent lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Congress of the Society for Mucosal Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Orlando, United States. 2002, 1th international Congress of Mucosal Immunology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5398,51 +5398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
@@ -5471,90 +5471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpariser un organe... et tout devient limpide !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Etoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5721,90 +5721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpariser un organe... et tout devient limpide !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Etoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5898,51 +5898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
@@ -6200,90 +6200,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmacytoid dendritic cells migrate in afferent skin and oro-nasal lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6325,103 +6325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type I interferon producing cells (ipc) can gain lymph nodes via the afferent lymphatic route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Rio de Janeiro, Brazil. 1 p</w:t>
@@ -6450,77 +6450,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmacytoid DC migrate in afferent lymph Club Francophone des cellules dendritiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6575,90 +6575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of APC migration from tissue to lymph nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Congress of Immunology ECI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6683,77 +6683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Interferon (IFN) producing cells can reach lymph node via afferent lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6821,64 +6821,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder aux cellules en migration dans la lymphe drainant les muqueuses oro-nasales : intérêt pour la vaccination et la tolérance immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de l'Académie vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6903,77 +6903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of particulate antigens from oro-nasal mucosae to draining lymph node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7028,77 +7028,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time probing of dendritic cell migration from the oro-nasal mucosae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Veterinary Immunology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Quebec city, Canada. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7123,90 +7123,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic and mucosal exposures to salmonella in sheep trigger the local traffic of dendritic cells in lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Payot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7261,64 +7261,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIRP- DC in oro-nasal pseudo afferent lymph: potential role in tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du club francophone des cellules dendritiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7834,51 +7834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Garling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Oswald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Battistoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-006683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Arbues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0477-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lombard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149455" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Puech" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cavelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0229-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Takeda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Kazarov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu Elpek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-08-302240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu G. Elpek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Rubinstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Ris Yonekura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bellemare-Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-0045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Cheng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni1427" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CACAE0354FE73C34D70C578106091C9F7CB38972/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2006.147" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgeois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gerard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2005.06.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BPMXZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cordier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;gret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0404223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pottier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Girault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lortscher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurd&#232;s Berson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736341v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Etoile" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demangel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733766v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734098v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740245v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorotha Klysz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S. Zimmermann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dardalhon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Taylor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zimmermann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605522v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rubinstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yonekura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bellemare-Pelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bronson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Payot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Howard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Howard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608571v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825477v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829232v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835253v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Garling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Oswald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Battistoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-006683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Arbues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0477-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lombard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149455" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Puech" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cavelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0229-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Takeda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Kazarov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu Elpek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-08-302240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu G. Elpek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Rubinstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Ris Yonekura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bellemare-Pelletier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-0045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Cheng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni1427" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CACAE0354FE73C34D70C578106091C9F7CB38972/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2006.147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgeois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gerard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2005.06.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BPMXZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cordier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;gret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0404223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pottier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Girault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lortscher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Etoile" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demangel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurd&#232;s Berson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734149v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734098v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740245v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorotha Klysz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S. Zimmermann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dardalhon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Taylor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zimmermann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605522v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rubinstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yonekura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bellemare-Pelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bronson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Payot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Howard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Howard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608571v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825477v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829232v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835253v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>