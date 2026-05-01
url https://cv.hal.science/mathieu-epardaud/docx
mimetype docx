--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -100,364 +100,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outer Membrane Vesicles as a Versatile Platform for Vaccine Development: Engineering Strategies, Applications and Challenges</w:t>
+                <w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asja Garling</w:t>
+                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+                <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+                <w:t xml:space="preserve">Fanny Boursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Oswald</w:t>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Branchu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (9), pp.e70150. </w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jev2.70150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41541-025-01123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253751v1</w:t>
+                <w:t xml:space="preserve">hal-05046705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t>
+                <w:t xml:space="preserve">Outer Membrane Vesicles as a Versatile Platform for Vaccine Development: Engineering Strategies, Applications and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
+                <w:t xml:space="preserve">Asja Garling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Boursin</w:t>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ducournau</w:t>
+                <w:t xml:space="preserve">Éric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lantier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Priscilla Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.75. </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (9), pp.e70150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41541-025-01123-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jev2.70150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046705v1</w:t>
+                <w:t xml:space="preserve">hal-05253751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasal administration of recombinant Neospora caninum secreting IL-15/IL-15Rα inhibits metastatic melanoma development in lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Battistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Di Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -508,103 +508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neospora caninum: a new class of biopharmaceuticals in the therapeutic arsenal against cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Di Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (2), 15 p. </w:t>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainhoa Arbues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, 15 p. </w:t>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinglin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander R. Kazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kutlu Elpek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1714,51 +1714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-15/interleukin-15R alpha complexes promote destruction of established tumors by reviving tumor-resident CD8+ T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kutlu G. Elpek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,51 +1861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral antigen display by lymph node stroma promotes T cell tolerance to intestinal self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jw Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2007,51 +2007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervical duct cannulation in sheep for collection of afferent lymph dendritic cells from head tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2111,51 +2111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of Salmonella from tissue to draining lymph node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2226,298 +2226,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing leukocyte traffic in lymph from oro-nasal mucosae by cervical catheterization in a sheep model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accéder aux cellules en migration dans la lymphe drainant les muqueuses oro-nasales : intérêt pour la vaccination et la tolérance immunitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 158 (4), pp.339-345</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678810v1</w:t>
+                <w:t xml:space="preserve">hal-02674115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder aux cellules en migration dans la lymphe drainant les muqueuses oro-nasales : intérêt pour la vaccination et la tolérance immunitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Probing leukocyte traffic in lymph from oro-nasal mucosae by cervical catheterization in a sheep model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 305 (2), pp.152-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2005.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674115v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment for a CD26(hi) SIRP- subset in lymph dendritic cells from the upper aero-digestive tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,51 +2652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différents modèles animaux pour l'étude de maladies infectieuses en histologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2883,523 +2883,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpariser un organe ...et tout devient limpide !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+                <w:t xml:space="preserve">Precision-cut lung slices: an ex vivo model to monitor and evaluate innate tissue responses following &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lantier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736341v1</w:t>
+                <w:t xml:space="preserve">hal-02738077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Mycobacterium leprae&amp;lt;/em&amp;gt; pgl1 expression by BCG increases CR3 mediated entry into mouse myeloid cells and induces Syk/NFAT cytokine production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transparisation par la technique « Clarity » : de l’immunomarquage vers l’imagerie 3D d’organes entiers infectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurdès Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Demangel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736584v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparisation par la technique « Clarity » : de l’immunomarquage vers l’imagerie 3D d’organes entiers infectés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Mycobacterium leprae&amp;lt;/em&amp;gt; pgl1 expression by BCG increases CR3 mediated entry into mouse myeloid cells and induces Syk/NFAT cytokine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Lantier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733766v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision-cut lung slices: an ex vivo model to monitor and evaluate innate tissue responses following &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transpariser un organe ...et tout devient limpide !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Etoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738077v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of the C3HeB/FeJ mouse model to study the physiopathology of bovine tuberculosis</w:t>
               </w:r>
@@ -3523,90 +3523,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to obtain crystal clear organ with a clearing procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Etoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3644,90 +3644,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparisation par la technique &amp;quot;Clarity&amp;quot; : de l'immunomarquage vers l'imagerie 3D d'organes entiers infectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurdès Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tours, France. , 47 p., 2018</w:t>
@@ -3782,77 +3782,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conférence du MycoClub ( Mycobactéries 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montigny-le-Bretonneux, France. , 2017</w:t>
@@ -3894,51 +3894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosstalk between bovine alveolar macrophages and &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4019,51 +4019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine innate immunity against Mycobacterium bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4114,51 +4114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How tick bite prevent dendritic cells from triggering an appropriate immune response? Development of an in vitro model for the study of dendritic cell immunosuppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vachiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4239,51 +4239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different conditionning protocols result in distinct lymphopenic environments: consequences for anti-tumor immunotherapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorotha Klysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4360,51 +4360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different conditioning protocols result in distinct lymphopenic environments: consequences for regulatory T cells and anti-tumor immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dardalhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4481,51 +4481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-15/IL-15Ra complexes circumvent tumor immune escape by activating memory phenotype cd!+ t cells within malignant lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4600,303 +4600,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time probing of migratory lymphatic dendritic cells reveals samplings of particulates via head mucosal surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enrichment for a SIRP negative dendritic cell subset in lymph draining the upper aero-digestive tract: potential implication for tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bernex</w:t>
+                <w:t xml:space="preserve">M Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès « oral tolerance/mechanisms and applications »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, New York, United States. 1 p., 2003</w:t>
+              <w:t xml:space="preserve">, 2003, New York, United States. pp.Inconnu, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825434v1</w:t>
+                <w:t xml:space="preserve">hal-02826483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment for a SIRP negative dendritic cell subset in lymph draining the upper aero-digestive tract: potential implication for tolerance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Real time probing of migratory lymphatic dendritic cells reveals samplings of particulates via head mucosal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F Payot</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Howard</w:t>
+                <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Schwartz-Cornil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès « oral tolerance/mechanisms and applications »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, New York, United States. pp.Inconnu, 2003</w:t>
+              <w:t xml:space="preserve">, 2003, New York, United States. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826483v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the antigen presenting capacities of naturally migrated monocytes in sheep afferent lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4973,51 +4973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the antigen presenting capacities of naturally migrated monocytes in sheep afferent lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5120,208 +5120,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Opportunities of a Mucosal Platform for Nasal Vaccination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Challenges and opportunities of a mucosal platform for nasal vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annual inhaled and nasal biologics/DNA forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Intertek, Sep 2023, Cambridge (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">Connect in Pharma 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214736v1</w:t>
+                <w:t xml:space="preserve">hal-04214801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities of a mucosal platform for nasal vaccination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Challenges and Opportunities of a Mucosal Platform for Nasal Vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connect in Pharma 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">2. Annual inhaled and nasal biologics/DNA forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intertek, Sep 2023, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214801v1</w:t>
+                <w:t xml:space="preserve">hal-04214736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccins Covid : Les différents types, comment ils agissent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne du centre INRAE Centre-Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Mar 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5372,77 +5372,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
@@ -5471,103 +5471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpariser un organe... et tout devient limpide !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Etoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Congrès AFH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Histotechnologie (AFH). FRA., Jun 2017, Nantes, France. 1 p</w:t>
@@ -5648,51 +5648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainhoa Arbues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. conférence Mycoclub</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., May 2017, Montigny le Bretonneux, France</w:t>
@@ -5721,103 +5721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpariser un organe... et tout devient limpide !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Etoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Tours, France. 1 p</w:t>
@@ -5872,77 +5872,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
@@ -5971,51 +5971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution d'un modèle d'alvéole pulmonaire à partir de cellules primaires bovines pour étudier la physiopathologie de la tuberculose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6092,51 +6092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different conditioning protocols result in distinct lymphopenic environments: consequences for regulatory T cells and anti-tumor immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dardalhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6252,51 +6252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société Française d'Immunologie et Club Francophone des Cellules Dendritiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. n.p</w:t>
@@ -6601,51 +6601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6802,290 +6802,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder aux cellules en migration dans la lymphe drainant les muqueuses oro-nasales : intérêt pour la vaccination et la tolérance immunitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of particulate antigens from oro-nasal mucosae to draining lymph node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l'Académie vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress of the Society for Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Boston, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827979v1</w:t>
+                <w:t xml:space="preserve">hal-02825477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of particulate antigens from oro-nasal mucosae to draining lymph node</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accéder aux cellules en migration dans la lymphe drainant les muqueuses oro-nasales : intérêt pour la vaccination et la tolérance immunitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of the Society for Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Boston, United States. n.p</w:t>
+              <w:t xml:space="preserve">Séance de l'Académie vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825477v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time probing of dendritic cell migration from the oro-nasal mucosae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7175,51 +7175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Veterinary Immunology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Quebec city, Canada. n.p</w:t>
@@ -7248,51 +7248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIRP- DC in oro-nasal pseudo afferent lymph: potential role in tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7343,51 +7343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la présentation antigènique induite par voie conjonctivale chez le mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7395,51 +7395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Suraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversalité Immunologie des muqueuses : bilan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Toulouse, France. pp.Inconnu</w:t>
@@ -7500,51 +7500,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse phénotypique et fonctionnelle des cellules dendritiques in vivo sur un modèle original ovin de canulation de la lymphe afférente muqueuse et périphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7603,51 +7603,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation biochimique de la variabilité des populations du puceron pois : Acyrthosiphon pisum (Harris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] UFR Sciences Fondamentales et Appliquées. Université de Poitiers, Poitiers, FRA. 1997, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7834,51 +7834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Garling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Oswald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Battistoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-006683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Arbues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0477-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lombard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149455" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Puech" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cavelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0229-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Takeda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Kazarov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu Elpek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-08-302240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu G. Elpek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Rubinstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Ris Yonekura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bellemare-Pelletier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-0045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Cheng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni1427" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CACAE0354FE73C34D70C578106091C9F7CB38972/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2006.147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgeois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gerard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2005.06.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BPMXZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cordier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;gret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0404223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pottier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Girault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lortscher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Etoile" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demangel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurd&#232;s Berson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734149v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734098v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740245v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorotha Klysz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S. Zimmermann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dardalhon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Taylor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zimmermann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605522v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rubinstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yonekura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bellemare-Pelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bronson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Payot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Howard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Howard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608571v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825477v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829232v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835253v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Garling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Oswald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Battistoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-006683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Arbues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0477-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lombard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149455" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Puech" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cavelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0229-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Takeda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Kazarov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu Elpek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-08-302240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu G. Elpek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Rubinstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Ris Yonekura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bellemare-Pelletier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-0045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Cheng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni1427" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CACAE0354FE73C34D70C578106091C9F7CB38972/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2006.147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gerard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2005.06.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BPMXZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cordier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;gret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0404223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pottier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Girault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lortscher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurd&#232;s Berson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demangel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736341v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Etoile" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734149v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734098v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740245v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorotha Klysz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S. Zimmermann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dardalhon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Taylor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zimmermann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605522v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rubinstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yonekura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bellemare-Pelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bronson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826483v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Payot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Howard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Howard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214801v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608571v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825477v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829232v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835253v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>