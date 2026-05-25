--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -2226,268 +2226,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder aux cellules en migration dans la lymphe drainant les muqueuses oro-nasales : intérêt pour la vaccination et la tolérance immunitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing leukocyte traffic in lymph from oro-nasal mucosae by cervical catheterization in a sheep model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 305 (2), pp.152-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2005.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674115v1</w:t>
+                <w:t xml:space="preserve">hal-02678810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing leukocyte traffic in lymph from oro-nasal mucosae by cervical catheterization in a sheep model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accéder aux cellules en migration dans la lymphe drainant les muqueuses oro-nasales : intérêt pour la vaccination et la tolérance immunitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 158 (4), pp.339-345</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02678810v1</w:t>
+                <w:t xml:space="preserve">hal-02674115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment for a CD26(hi) SIRP- subset in lymph dendritic cells from the upper aero-digestive tract</w:t>
               </w:r>
@@ -2883,152 +2883,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision-cut lung slices: an ex vivo model to monitor and evaluate innate tissue responses following &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Mycobacterium leprae&amp;lt;/em&amp;gt; pgl1 expression by BCG increases CR3 mediated entry into mouse myeloid cells and induces Syk/NFAT cytokine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Archer</w:t>
+                <w:t xml:space="preserve">Caroline Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738077v1</w:t>
+                <w:t xml:space="preserve">hal-02736584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparisation par la technique « Clarity » : de l’immunomarquage vers l’imagerie 3D d’organes entiers infectés</w:t>
               </w:r>
@@ -3133,273 +3133,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Mycobacterium leprae&amp;lt;/em&amp;gt; pgl1 expression by BCG increases CR3 mediated entry into mouse myeloid cells and induces Syk/NFAT cytokine production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Remot</w:t>
+                <w:t xml:space="preserve">Transpariser un organe ...et tout devient limpide !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Etoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736584v1</w:t>
+                <w:t xml:space="preserve">hal-02736341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpariser un organe ...et tout devient limpide !</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Etoile</w:t>
+                <w:t xml:space="preserve">Precision-cut lung slices: an ex vivo model to monitor and evaluate innate tissue responses following &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lantier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736341v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of the C3HeB/FeJ mouse model to study the physiopathology of bovine tuberculosis</w:t>
               </w:r>
@@ -3523,90 +3523,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to obtain crystal clear organ with a clearing procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Etoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4600,273 +4600,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment for a SIRP negative dendritic cell subset in lymph draining the upper aero-digestive tract: potential implication for tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real time probing of migratory lymphatic dendritic cells reveals samplings of particulates via head mucosal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bonneau</w:t>
+                <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Payot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès « oral tolerance/mechanisms and applications »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, New York, United States. pp.Inconnu, 2003</w:t>
+              <w:t xml:space="preserve">, 2003, New York, United States. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826483v1</w:t>
+                <w:t xml:space="preserve">hal-02825434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time probing of migratory lymphatic dendritic cells reveals samplings of particulates via head mucosal surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrichment for a SIRP negative dendritic cell subset in lymph draining the upper aero-digestive tract: potential implication for tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Payot</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bernex</w:t>
+                <w:t xml:space="preserve">C Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès « oral tolerance/mechanisms and applications »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, New York, United States. 1 p., 2003</w:t>
+              <w:t xml:space="preserve">, 2003, New York, United States. pp.Inconnu, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825434v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the antigen presenting capacities of naturally migrated monocytes in sheep afferent lymph</w:t>
               </w:r>
@@ -5120,165 +5120,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities of a mucosal platform for nasal vaccination</w:t>
+                <w:t xml:space="preserve">Challenges and Opportunities of a Mucosal Platform for Nasal Vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connect in Pharma 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">2. Annual inhaled and nasal biologics/DNA forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intertek, Sep 2023, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214801v1</w:t>
+                <w:t xml:space="preserve">hal-04214736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Opportunities of a Mucosal Platform for Nasal Vaccination</w:t>
+                <w:t xml:space="preserve">Challenges and opportunities of a mucosal platform for nasal vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annual inhaled and nasal biologics/DNA forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Intertek, Sep 2023, Cambridge (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">Connect in Pharma 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214736v1</w:t>
+                <w:t xml:space="preserve">hal-04214801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccins Covid : Les différents types, comment ils agissent ?</w:t>
               </w:r>
@@ -5398,51 +5398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
@@ -5471,90 +5471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpariser un organe... et tout devient limpide !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Etoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5721,90 +5721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpariser un organe... et tout devient limpide !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Etoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5898,51 +5898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
@@ -6802,247 +6802,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of particulate antigens from oro-nasal mucosae to draining lymph node</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accéder aux cellules en migration dans la lymphe drainant les muqueuses oro-nasales : intérêt pour la vaccination et la tolérance immunitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of the Society for Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Boston, United States. n.p</w:t>
+              <w:t xml:space="preserve">Séance de l'Académie vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825477v1</w:t>
+                <w:t xml:space="preserve">hal-02827979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder aux cellules en migration dans la lymphe drainant les muqueuses oro-nasales : intérêt pour la vaccination et la tolérance immunitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of particulate antigens from oro-nasal mucosae to draining lymph node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l'Académie vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress of the Society for Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Boston, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827979v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time probing of dendritic cell migration from the oro-nasal mucosae</w:t>
               </w:r>
@@ -7343,51 +7343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la présentation antigènique induite par voie conjonctivale chez le mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7395,51 +7395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Suraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversalité Immunologie des muqueuses : bilan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Toulouse, France. pp.Inconnu</w:t>
@@ -7834,51 +7834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Garling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Oswald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Battistoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-006683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Arbues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0477-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lombard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149455" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Puech" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cavelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0229-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Takeda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Kazarov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu Elpek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-08-302240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu G. Elpek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Rubinstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Ris Yonekura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bellemare-Pelletier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-0045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Cheng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni1427" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CACAE0354FE73C34D70C578106091C9F7CB38972/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2006.147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gerard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2005.06.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BPMXZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cordier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;gret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0404223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pottier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Girault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lortscher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurd&#232;s Berson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demangel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736341v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Etoile" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734149v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734098v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740245v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorotha Klysz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S. Zimmermann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dardalhon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Taylor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zimmermann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605522v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rubinstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yonekura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bellemare-Pelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bronson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826483v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Payot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Howard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Howard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214801v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608571v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825477v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829232v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835253v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Garling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Oswald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Battistoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-006683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Arbues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0477-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lombard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149455" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Puech" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cavelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0229-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Takeda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Kazarov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu Elpek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-08-302240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu G. Elpek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Rubinstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Ris Yonekura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bellemare-Pelletier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-0045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Cheng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni1427" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CACAE0354FE73C34D70C578106091C9F7CB38972/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2006.147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgeois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gerard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2005.06.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BPMXZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cordier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;gret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0404223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pottier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Girault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lortscher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demangel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurd&#232;s Berson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Etoile" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734149v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734098v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740245v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorotha Klysz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S. Zimmermann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dardalhon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Taylor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zimmermann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605522v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rubinstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yonekura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bellemare-Pelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bronson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Payot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Howard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Howard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608571v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825477v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829232v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835253v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>