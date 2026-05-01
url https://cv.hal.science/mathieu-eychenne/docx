--- v0 (2026-03-13)
+++ v1 (2026-05-01)
@@ -420,186 +420,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre dans le Proche-Orient médiéval (Xe-XVe s.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La guerre dans le Proche-Orient médiéval (Xe-XVe siècle) : état de la question, lieux communs et nouvelles approches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbès Zouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 978-2-72470-660-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFAO; IFPO. IFAO; IFPO, RAPH - PIFD (37 - 811), pp.478, 2015, 978-2-72470-660-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720073v1</w:t>
+                <w:t xml:space="preserve">halshs-04421082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre dans le Proche-Orient médiéval (Xe-XVe siècle) : état de la question, lieux communs et nouvelles approches.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La guerre dans le Proche-Orient médiéval (Xe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbès Zouache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">IFAO; IFPO. IFAO; IFPO, RAPH - PIFD (37 - 811), pp.478, 2015, 978-2-72470-660-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut français d'archéologie orientale; Presses de l'Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-72470-660-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04421082v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner en Islam Xe-XVe siècle</w:t>
               </w:r>
@@ -1305,385 +1305,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01956405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nuit mamelouke. Contribution à l'histoire du quotidien au Caire et à Damas à la fin du Moyen Âge</w:t>
+                <w:t xml:space="preserve">Recension de l’ouvrage : « Egypt and Syria in the Fatimid, Ayyubid and Mamluk Eras VI, edited by U. Vermeulen and K. d’Hulster, Leuwen, Peeters (Orientalia Lovaniensia Analecta, 183), 2010 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mamluk Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.344-349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01091362v1</w:t>
+                <w:t xml:space="preserve">halshs-01956407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l’ouvrage : « Egypt and Syria in the Fatimid, Ayyubid and Mamluk Eras VI, edited by U. Vermeulen and K. d’Hulster, Leuwen, Peeters (Orientalia Lovaniensia Analecta, 183), 2010 »</w:t>
+                <w:t xml:space="preserve">La nuit mamelouke. Contribution à l'histoire du quotidien au Caire et à Damas à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mamluk Studies Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les empreintes du temps : calendriers et rythmes sociaux (sous la dir. de S. Chiffoleau), 136, pp.135-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.8873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-01956407v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01091362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les six filles du vizir Ġibriyāl. Familles et alliances dans le milieu des administrateurs à Damas au XIVe siècle</w:t>
+                <w:t xml:space="preserve">Les Banū Ḥinnā à Fusṭāṭ-Miṣr. Pouvoir et implantation urbaine d'une famille de notables à l'époque mamelouke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47, pp.153-174</w:t>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (1), pp.91-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01064671v1</w:t>
+                <w:t xml:space="preserve">halshs-00909163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Banū Ḥinnā à Fusṭāṭ-Miṣr. Pouvoir et implantation urbaine d'une famille de notables à l'époque mamelouke</w:t>
+                <w:t xml:space="preserve">La production agricole de Damas et de la Ghūṭa au XIVe siècle. Diversité, taxation et prix des cultures maraîchères d'après al-Jazarī (m. 739/1338)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiévales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64 (1), pp.91-118</w:t>
+              <w:t xml:space="preserve">Journal of Economic and Social History of the Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (4-5), pp.569-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00909163v1</w:t>
+                <w:t xml:space="preserve">halshs-00914065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production agricole de Damas et de la Ghūṭa au XIVe siècle. Diversité, taxation et prix des cultures maraîchères d'après al-Jazarī (m. 739/1338)</w:t>
+                <w:t xml:space="preserve">Les six filles du vizir Ġibriyāl. Familles et alliances dans le milieu des administrateurs à Damas au XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic and Social History of the Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (4-5), pp.569-630</w:t>
+              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.153-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00914065v1</w:t>
+                <w:t xml:space="preserve">halshs-01064671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau, pratiques et pouvoir(s) au début du XIVe siècle. L'exemple de Karīm al-Dīn al-Kabīr, un administrateur civil dans le système mamelouk</w:t>
               </w:r>
@@ -2117,268 +2117,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damas, 1300. Une ville dans la guerre à l'époque mamelouke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbès Zouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Mathieu Eychenne; Stéphane Pradines; Abbès Zouache. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFPO; IFAO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerre et paix dans le Proche-Orient médiéval. (Xe- XVe s.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifao/Ifpo, pp.385-417, 2019</w:t>
+              <w:t xml:space="preserve">Guerre et paix dans le Proche-Orient médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIFD 816 - TAEI 54, pp.1-15, 2019, 978-2-35159-761-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299124v1</w:t>
+                <w:t xml:space="preserve">halshs-04427611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damas, 1300. Une ville dans la guerre à l'époque mamelouke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">IFPO; IFAO. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Eychenne; Stéphane Pradines; Abbès Zouache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerre et paix dans le Proche-Orient médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIFD 816 - TAEI 54, pp.1-15, 2019, 978-2-35159-761-3</w:t>
+              <w:t xml:space="preserve">Guerre et paix dans le Proche-Orient médiéval. (Xe- XVe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifao/Ifpo, pp.385-417, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04427611v1</w:t>
+                <w:t xml:space="preserve">hal-02299124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de la mosquée des Omeyyades et de son waqf</w:t>
+                <w:t xml:space="preserve">« Ẓâhir Dimashq. Travaux d’urbanisme et aménagements hors les murs à Damas (1260-1350) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le waqf de la mosquée des Omeyyades de Damas. Le manuscrit ottoman d'un inventaire mamelouk établi en 816/1413</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Entre deux rives : Villes en Méditerranée au Moyen Age et à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.95-116, 2018, Le temps de l'histoire, 979-10-320-0145-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720425v1</w:t>
+                <w:t xml:space="preserve">hal-01819470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inventaire et son contexte historique</w:t>
               </w:r>
@@ -2440,514 +2440,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ẓâhir Dimashq. Travaux d’urbanisme et aménagements hors les murs à Damas (1260-1350) »</w:t>
+                <w:t xml:space="preserve">La gestion de la mosquée des Omeyyades et de son waqf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre deux rives : Villes en Méditerranée au Moyen Age et à l'époque moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.95-116, 2018, Le temps de l'histoire, 979-10-320-0145-5</w:t>
+              <w:t xml:space="preserve">Le waqf de la mosquée des Omeyyades de Damas. Le manuscrit ottoman d'un inventaire mamelouk établi en 816/1413</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819470v1</w:t>
+                <w:t xml:space="preserve">hal-01720425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire toponymique et topographique</w:t>
+                <w:t xml:space="preserve">Éléments pour une étude de la Ghouta médiévale : les biens ḫarāǧī de la mosquée des Omeyyades et leur environnement rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le waqf de la mosquée des Omeyyades de Damas. Le manuscrit ottoman d’un inventaire mamelouk établi en 816/1413</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720393v1</w:t>
+                <w:t xml:space="preserve">hal-01720415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement de la mosquée et le statut de ses biens</w:t>
+                <w:t xml:space="preserve">Dictionnaire toponymique et topographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le waqf de la mosquée des Omeyyades de Damas. Le manuscrit ottoman d’un inventaire mamelouk établi en 816/1413</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720390v1</w:t>
+                <w:t xml:space="preserve">hal-01720393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments pour une étude de la Ghouta médiévale : les biens ḫarāǧī de la mosquée des Omeyyades et leur environnement rural</w:t>
+                <w:t xml:space="preserve">Le financement de la mosquée et le statut de ses biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le waqf de la mosquée des Omeyyades de Damas. Le manuscrit ottoman d’un inventaire mamelouk établi en 816/1413</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720415v1</w:t>
+                <w:t xml:space="preserve">hal-01720390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Ayalon et l’historiographie de l’armée mamelouke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IFAO. </w:t>
+              <w:t xml:space="preserve">Mathieu Eychenne; Abbès Zouache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La guerre dans le Proche-Orient médiéval. État de la question, lieux communs et nouvelles approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-15, 2015, RAPH 37, 978-2-7247-0660-4</w:t>
+              <w:t xml:space="preserve">La guerre dans le Proche-Orient médiéval (Xe-XVe s.). État de la question, lieux communs et nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut français d'archéologie orientale; Presses de l'Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-177, 2015, 9782724706604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04430408v1</w:t>
+                <w:t xml:space="preserve">hal-01720068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ayalon et l’historiographie de l’armée mamelouke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbès Zouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathieu Eychenne; Abbès Zouache. </w:t>
+              <w:t xml:space="preserve">IFAO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La guerre dans le Proche-Orient médiéval (Xe-XVe s.). État de la question, lieux communs et nouvelles approches</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.143-177, 2015, 9782724706604</w:t>
+              <w:t xml:space="preserve">La guerre dans le Proche-Orient médiéval. État de la question, lieux communs et nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-15, 2015, RAPH 37, 978-2-7247-0660-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720068v1</w:t>
+                <w:t xml:space="preserve">halshs-04430408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3062,212 +3062,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes et espaces en guerre dans le monde islamique médiéval (IVe-Xe/Xe-XVIe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guerre et espace dans le monde islamique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbès Zouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">55, 2021, Annales islamologiques</w:t>
-            </w:r>
+              <w:t xml:space="preserve">55, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anisl.9425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029150v1</w:t>
+                <w:t xml:space="preserve">halshs-04421000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre et espace dans le monde islamique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Villes et espaces en guerre dans le monde islamique médiéval (IVe-Xe/Xe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbès Zouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">55, 2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">55, 2021, Annales islamologiques</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04421000v1</w:t>
+                <w:t xml:space="preserve">hal-04029150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damas médiévale et ottomane. Histoire urbaine, société et culture matérielle</w:t>
               </w:r>
@@ -3664,51 +3664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB051FE7"/>
+    <w:nsid w:val="F8A2843D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3895,51 +3895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-eychenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3059-245X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123295297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357267315" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eychenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pradines" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Zouache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vigouroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Meier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/978-2-35159-737-8/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.9865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vigouroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.9425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.9469" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.2956" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091362v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.8873" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02299124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976883v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boqvist" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-eychenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3059-245X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123295297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357267315" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eychenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pradines" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Zouache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vigouroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Meier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/978-2-35159-737-8/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.9865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vigouroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.9425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.9469" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.2956" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.8873" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02299124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976883v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boqvist" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>