--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,3609 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3557 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Eychenne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3059-245X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123295297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=AffP42gAAAAJ&hl=fr&oi=sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357267315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre et paix dans le Proche-Orient médiéval (Xe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Zouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Eychenne; Abbès Zouache; Stéphane Pradines. IFAO/Ifpo, 2019, 9782724706437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le waqf de la mosquée des Omeyyades de Damas. Le manuscrit ottoman d’un inventaire mamelouk établi en 816/1413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Meier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Ifpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-35159-737-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre dans le Proche-Orient médiéval (Xe-XVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Zouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français d'archéologie orientale; Presses de l'Ifpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-72470-660-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre dans le Proche-Orient médiéval (Xe-XVe siècle) : état de la question, lieux communs et nouvelles approches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAO; IFPO. IFAO; IFPO, RAPH - PIFD (37 - 811), pp.478, 2015, 978-2-72470-660-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner en Islam Xe-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Buresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bramoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2014, Clefs concours. Histoire médiévale, 978-2-35030-273-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens personnels, clientélisme et réseaux de pouvoir dans le sultanat mamelouk (milieu XIIIe-fin XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'ifpo, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces vécus et temporalités de la ville en guerre. Mobilités et circulations à Damas et dans son arrière‑pays rural (xiie‑début xvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales Islamologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.169-210. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anisl.9865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales Islamologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.VII-IX. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anisl.9425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04422605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circumferendo passim bello »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Zouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales Islamologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anisl.9469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l’ouvrage : « Propriétés rurales et urbaines à Damas au Moyen Âge : un corpus de 73 documents juridiques entre 310/922 et 669/1271 », Jean-Michel Mouton, Dominique Sourdel et Janine Sourdel-Thomine, Paris, Académie des inscriptions et belles-lettres (Documents relatifs à l’histoire des croisades, 23), 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.75-78. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.2956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03181627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l’ouvrage : « Cities as Built and Lived Environment: Scholarship from Muslim Contexts, 1875 to 2011, edited by Aptin Khanbaghi, , Edimbourg, Edinburgh University Press (Muslim Civilisations Abstracts, 3), 2014 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.557-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l’ouvrage : « Jerusalem the Golden. The Origins and Impact of the First Crusade, ed. by Edgington Susan B., and Garcia-Guijarro Luis, Turnhout, Brepols (Outremer. Studies in the Crusades and the Latin East, 3), 2014 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit mamelouke. Contribution à l'histoire du quotidien au Caire et à Damas à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les empreintes du temps : calendriers et rythmes sociaux (sous la dir. de S. Chiffoleau), 136, pp.135-162. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.8873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l’ouvrage : « Egypt and Syria in the Fatimid, Ayyubid and Mamluk Eras VI, edited by U. Vermeulen and K. d’Hulster, Leuwen, Peeters (Orientalia Lovaniensia Analecta, 183), 2010 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mamluk Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.344-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les six filles du vizir Ġibriyāl. Familles et alliances dans le milieu des administrateurs à Damas au XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales Islamologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.153-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01064671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Banū Ḥinnā à Fusṭāṭ-Miṣr. Pouvoir et implantation urbaine d'une famille de notables à l'époque mamelouke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (1), pp.91-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00909163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production agricole de Damas et de la Ghūṭa au XIVe siècle. Diversité, taxation et prix des cultures maraîchères d'après al-Jazarī (m. 739/1338)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (4-5), pp.569-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau, pratiques et pouvoir(s) au début du XIVe siècle. L'exemple de Karīm al-Dīn al-Kabīr, un administrateur civil dans le système mamelouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales Islamologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.45-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponymie et résidences urbaines à Damas au XIVe siècle. Usage et appropriation du patrimoine ayyoubide au début de l'époque mamelouke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.247-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bayt à l'époque mamlouke. Une entité sociale à revisiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales Islamologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.275-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sultan al-Ashraf Khalîl et son vizir. Liens personnels et pratiques du pouvoir dans le sultanat mamlouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales Islamologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.249-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Salah al Din al-Safadi. Le fils de mamelouk devenu écrivain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Sabri Giroud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Palestine en 50 portraits. De la préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.145-154, 2023, 978-2-36013-674-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04284889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Le phénomène urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Denoix; Hélène Renel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Édition, pp.106-163, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pradines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFPO; IFAO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et paix dans le Proche-Orient médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIFD 816 - TAEI 54, pp.1-15, 2019, 978-2-35159-761-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04427611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damas, 1300. Une ville dans la guerre à l'époque mamelouke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Eychenne; Stéphane Pradines; Abbès Zouache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et paix dans le Proche-Orient médiéval. (Xe- XVe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifao/Ifpo, pp.385-417, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ẓâhir Dimashq. Travaux d’urbanisme et aménagements hors les murs à Damas (1260-1350) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux rives : Villes en Méditerranée au Moyen Age et à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.95-116, 2018, Le temps de l'histoire, 979-10-320-0145-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inventaire et son contexte historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le waqf de la mosquée des Omeyyades de Damas. Le manuscrit ottoman d’un inventaire mamelouk établi en 816/1413</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la mosquée des Omeyyades et de son waqf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le waqf de la mosquée des Omeyyades de Damas. Le manuscrit ottoman d'un inventaire mamelouk établi en 816/1413</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une étude de la Ghouta médiévale : les biens ḫarāǧī de la mosquée des Omeyyades et leur environnement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le waqf de la mosquée des Omeyyades de Damas. Le manuscrit ottoman d’un inventaire mamelouk établi en 816/1413</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire toponymique et topographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le waqf de la mosquée des Omeyyades de Damas. Le manuscrit ottoman d’un inventaire mamelouk établi en 816/1413</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de la mosquée et le statut de ses biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le waqf de la mosquée des Omeyyades de Damas. Le manuscrit ottoman d’un inventaire mamelouk établi en 816/1413</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre dans le Proche-Orient médiéval. État de la question, lieux communs et nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-15, 2015, RAPH 37, 978-2-7247-0660-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04430408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ayalon et l’historiographie de l’armée mamelouke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Eychenne; Abbès Zouache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre dans le Proche-Orient médiéval (Xe-XVe s.). État de la question, lieux communs et nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français d'archéologie orientale; Presses de l'Ifpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-177, 2015, 9782724706604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l’ouvrage : « Cartographie et représentations de l’Orient méditerranéen en Occident (du milieu du XIIIe à la fin du XVe siècle), E. Vagnon, Turnhout, Brepols, 2013 », REMMM 147, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et espaces en guerre dans le monde islamique médiéval (IVe-Xe/Xe-XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55, 2021, Annales islamologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre et espace dans le monde islamique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anisl.9425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damas médiévale et ottomane. Histoire urbaine, société et culture matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Boqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01976883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Sadid, Karim al-Din Abu Fada’il</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of Islam THREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Ṣaṣra, Muḥammad b. Muḥammad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of Islam THREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">al-Jazari, Shams al-Din</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of Islam THREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01784920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3664,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8A2843D"/>
+    <w:nsid w:val="32BBB7EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3895,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-eychenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3059-245X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123295297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357267315" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eychenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pradines" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Zouache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vigouroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Meier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/978-2-35159-737-8/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.9865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vigouroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.9425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.9469" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.2956" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.8873" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02299124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976883v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boqvist" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-eychenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3059-245X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123295297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=AffP42gAAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357267315" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eychenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pradines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Zouache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vigouroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Meier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/978-2-35159-737-8/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.9865" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vigouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.9425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.9469" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.2956" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.8873" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02299124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boqvist" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>