--- v0 (2026-03-07)
+++ v1 (2026-05-02)
@@ -66,1582 +66,2020 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objectiver les positions sociales des immigré.es et de leurs descendant.es en France. La construction d’un espace social multidimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 2 (AFS), Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positionner ses enquêté·es dans le nuage. Un dispositif d’enquête pour articuler des données « quantis » et « qualis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 20 (AFS), Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In search of the Indian social space. A multidimensional portrait of social stratification in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social classes in contemporary societies : issues and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Coulangeon, Marco Oberti, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche d'un espace social indien. Multidimensionnalité et dispersion spatiale dans l'étude statistique des consommations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Versailles Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shades of Égalité : Educational Mobility and Ethnoracial Hierarchy Over Three Generations in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Bouchet-Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Drouhot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ognjen Obućina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Sociological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 90 (6), pp.985-1020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/00031224251391760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who do they think you are? Inconsistencies in self- and proxy-reports of education within families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lavest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Präg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 132, pp.103225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssresearch.2025.103225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix du végétarisme Légitimité et autonomie culturelle de la caste en Inde contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07591063251317058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Degree for Which Occupation? Vertical and Horizontal Mismatch Among Immigrants, Their Children, and Grandchildren in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ichou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 61 (6), pp.1923-1948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1215/00703370-11670148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gastro-nationalisme de la vache en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (103), pp.11-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Inde face à la crise du Covid-19 : Une tragédie humanitaire à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Al Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s India’s Beef with Meat? Hindu Orthopraxis and Food Transition in India Since the 1980s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociological forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.511 - 534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/socf.12592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Covid-19 Crisis in India. A Nascent Humanitarian Tragedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Al Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Books &amp; ideas.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dossier: Faces of the Pandemic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Inde face à la crise du Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Al Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Books and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Covid-19 Crisis in India : A Nascent Humanitarian Tragedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Al Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Books and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heirs, corporate aristocrats and ‘Meritocrats’: the social space of top CEOs and Chairmen in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Allorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (2), pp.307 - 339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ser/mwx035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking the Indian social space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/samaj.4462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Vaid. Uneven Odds: Social Mobility in Contemporary India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.Online. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/samaj.4805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le foie gras sous la mitraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Books and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le terrorisme de la vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Books and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Cracking the JEE is not Enough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/samaj.4291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1651,417 +2089,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who Do They Think You Are? Inconsistencies in Self- and Proxy-Reports of Education Within Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lavest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Präg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitized matchmaking : Marriage-making Strategies of the New Middle Class Through Online Matrimonial Advertisements in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Subtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Degree for Which Occupation? Vertical and Horizontal Mismatch Among Immigrants, Their Children, and Grandchildren in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ichou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caste links. Quantifying social identities using open-ended questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens de la caste. Quantifier des identités sociales à l’aide de questions ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2071,430 +2509,430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of migration for intergenerational mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ichou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elina Kilpi-Jakonen, Jo Blanden, Jani Erola, Lindsey Macmillan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Intergenerational Inequality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.249-263, 2024, 978-1-80088-826-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing Food Habits in Contemporary India: Discourses and Practices among the Middle Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Knut A. Jacobsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Contemporary India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.18, 2023, 978-1-00-327843-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">India in COVID-19: A Tragedy Foretold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Al Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Columbia University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Long Year: A 2020 Reader</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9780231204538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assignation statutaire et valeur sociale des diplômes. Le devenir scolaire et professionnel des élèves ­d’un Institut indien de technologie au prisme des catégories de réservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes de l’ingénieur en Inde (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-171, 2022, Histoire des techniques, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12658-4.p.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2504,100 +2942,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What goes around meat eating, comes around</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociology. Institut d'études politiques de Paris - Sciences Po, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021IEPP0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03620008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2607,327 +3045,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Inde, des attaques contre les minorités au nom de la vache sacrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386517v1</w:t>
-              </w:r>
-[...220 lines deleted...]
-                <w:t xml:space="preserve">hal-03604752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3074,51 +3290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drouhot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ichou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Obu&#263;ina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00031224251391760" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lavest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#228;g" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2025.103225" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251317058" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-11670148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04621846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Al Dahdah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03556775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/socf.12592" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Allorant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwx035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.4462" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.4805" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03982692v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Henry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.4291" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Subtil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003278436-42/changing-food-habits-contemporary-india-micha%C3%ABl-bruckert-mathieu-ferry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-mondes-de-l-ingenieur-en-inde-xixe-xxie-siecle-assignation-statutaire-et-valeur-sociale-des-diplomes.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12658-4.p.0147" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03620008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021IEPP0034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Caron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ichou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605503v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604666v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drouhot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Obu&#263;ina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00031224251391760" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lavest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#228;g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2025.103225" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251317058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189844v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-11670148" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04621846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Al Dahdah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03556775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/socf.12592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Allorant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwx035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.4462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.4805" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03982692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.4291" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Subtil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003278436-42/changing-food-habits-contemporary-india-micha%C3%ABl-bruckert-mathieu-ferry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-mondes-de-l-ingenieur-en-inde-xixe-xxie-siecle-assignation-statutaire-et-valeur-sociale-des-diplomes.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12658-4.p.0147" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03620008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021IEPP0034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>