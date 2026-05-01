--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -368,1493 +368,1493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland navigation and land use interact to impact European freshwater biodiversity</w:t>
+                <w:t xml:space="preserve">Multi-decadal improvements in the ecological quality of European rivers are not consistently reflected in biodiversity metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Sexton</w:t>
+                <w:t xml:space="preserve">James S Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+                <w:t xml:space="preserve">Ellen a R Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybill Staentzel</w:t>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wolter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+                <w:t xml:space="preserve">Mario Álvarez-Cabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jukka Aroviita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02414-8⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.430-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-023-02305-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592917v1</w:t>
+                <w:t xml:space="preserve">hal-04865929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the complex dynamics of zebra mussel invasions over several decades in European rivers: drivers, impacts and predictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inland navigation and land use interact to impact European freshwater biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Sexton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillip Haubrock</w:t>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Soto</w:t>
+                <w:t xml:space="preserve">Cybill Staentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina Kourantidou</w:t>
+                <w:t xml:space="preserve">Christian Wolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danish Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Serhan Tarkan</w:t>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.10283⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02414-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410363v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River flow intermittence influence biodiversity–stability relationships across spatial scales: Implications for an uncertain future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the complex dynamics of zebra mussel invasions over several decades in European rivers: drivers, impacts and predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Haubrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andros Gianuca</w:t>
+                <w:t xml:space="preserve">Ismael Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Di Cavalcanti</w:t>
+                <w:t xml:space="preserve">Melina Kourantidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Cruz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Floury</w:t>
+                <w:t xml:space="preserve">Danish Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Crabot</w:t>
+                <w:t xml:space="preserve">Ali Serhan Tarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (8), pp.e17457. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.17457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.10283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689894v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-decadal improvements in the ecological quality of European rivers are not consistently reflected in biodiversity metrics</w:t>
+                <w:t xml:space="preserve">River flow intermittence influence biodiversity–stability relationships across spatial scales: Implications for an uncertain future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James S Sinclair</w:t>
+                <w:t xml:space="preserve">Andros Gianuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen a R Welti</w:t>
+                <w:t xml:space="preserve">Victor Di Cavalcanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Altermatt</w:t>
+                <w:t xml:space="preserve">Leonardo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Álvarez-Cabria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jukka Aroviita</w:t>
+                <w:t xml:space="preserve">Julie Crabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (3), pp.430-441. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (8), pp.e17457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-023-02305-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865929v1</w:t>
+                <w:t xml:space="preserve">hal-04689894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 34-year survey under phosphorus decline and warming: Consequences on stoichiometry and functional trait composition of freshwater macroinvertebrate communities</w:t>
+                <w:t xml:space="preserve">The global EPTO database: Worldwide occurrences of aquatic insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Beck</w:t>
+                <w:t xml:space="preserve">Afroditi Grigoropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Billoir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Floury</w:t>
+                <w:t xml:space="preserve">Suhaila Ab Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+                <w:t xml:space="preserve">Raúl Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Danger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Olusegun Akindele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Al-Shami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159786⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (5), pp.642-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922830v1</w:t>
+                <w:t xml:space="preserve">hal-04410289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The faunal Ponto-Caspianization of central and western European waterways</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 34-year survey under phosphorus decline and warming: Consequences on stoichiometry and functional trait composition of freshwater macroinvertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ricciardi</w:t>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danish A Ahmed</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-023-03060-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 858, Part 3, pp.159786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083413v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hydrographr: An R package for scalable hydrographic data processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Afroditi Grigoropoulou</w:t>
+                <w:t xml:space="preserve">The faunal Ponto-Caspianization of central and western European waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime García Márquez</w:t>
+                <w:t xml:space="preserve">Ross N Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusdiel Torres-Cambas</w:t>
+                <w:t xml:space="preserve">Anthony Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Tomiczek</w:t>
+                <w:t xml:space="preserve">Danish A Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (12), pp.2953-2963. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.14226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-023-03060-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410325v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recovery of European freshwater biodiversity has come to a halt</w:t>
+                <w:t xml:space="preserve">hydrographr: An R package for scalable hydrographic data processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Haase</w:t>
+                <w:t xml:space="preserve">Marlene Schürz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afroditi Grigoropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana E Bowler</w:t>
+                <w:t xml:space="preserve">Jaime García Márquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan J Baker</w:t>
+                <w:t xml:space="preserve">Yusdiel Torres-Cambas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Bonada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Domisch</w:t>
+                <w:t xml:space="preserve">Thomas Tomiczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06400-1⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (12), pp.2953-2963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.14226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248122v1</w:t>
+                <w:t xml:space="preserve">hal-04410325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking a killer shrimp: Dikerogammarus villosus invasion dynamics across Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danish A Ahmed</w:t>
+                <w:t xml:space="preserve">The recovery of European freshwater biodiversity has come to a halt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonín Kouba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Diana E Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan J Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Bonada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Domisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13649⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 620 (7974), pp.582-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06400-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843377v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long‐term forecast of thermal mortality with climate warming in riverine amphipods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilco Verberk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Natan Hoefnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Peralta-Maraver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Rezende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (17), pp.5033-5043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.16834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global EPTO database: Worldwide occurrences of aquatic insects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Olusegun Akindele</w:t>
+                <w:t xml:space="preserve">Tracking a killer shrimp: Dikerogammarus villosus invasion dynamics across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish A Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salman Al-Shami</w:t>
+                <w:t xml:space="preserve">Antonín Kouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Domisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (5), pp.642-655. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.157-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410289v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and land‐use driven reorganisation of structure and function in river macroinvertebrate communities</w:t>
               </w:r>
@@ -3748,51 +3748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global climate change in large European rivers: long-term effects on macroinvertebrate communities and potential local confounding factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4708,51 +4708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSAR - a 2022 Biodiversa Call project to identify contextual conditions beneficial to the ecological and social outcomes of rivers restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,282 +5213,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Loire River basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continental Atlantic Rivers: The Meuse, Loire and Adour-Garonne Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Descy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
-[...34 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tockner, Klement; Zarfl, Christiane; Robinson, Christopher T. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivers of Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.245-271, 2022, </w:t>
+              <w:t xml:space="preserve">Rivers of Europe (Second Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.225--228, 2022, 978-0-08-102612-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00007-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00005-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897129v1</w:t>
+                <w:t xml:space="preserve">hal-05151641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental Atlantic Rivers: The Meuse, Loire and Adour-Garonne Basins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Loire River basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Descy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...29 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivers of Europe (Second Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.225--228, 2022, 978-0-08-102612-0. </w:t>
+              <w:t xml:space="preserve">Rivers of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.245-271, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00005-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00007-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151641v1</w:t>
+                <w:t xml:space="preserve">hal-03897129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6054,51 +6054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Sinclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen A. R. Welti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Aroviita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Baker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67125-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vallin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gerberon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104155" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Serhan Tarkan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10283" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andros Gianuca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Di Cavalcanti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cruz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17457" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Sinclair" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen a R Welti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;lvarez-Cabria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02305-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159786" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04083413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03060-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sch&#252;rz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Grigoropoulou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Garc&#237;a M&#225;rquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusdiel Torres-Cambas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tomiczek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14226" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04248122v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J Baker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Domisch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06400-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13649" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco Verberk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Natan Hoefnagel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Peralta-Maraver" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rezende" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16834" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhaila Ab Hamid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Acosta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Olusegun Akindele" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Al-Shami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13648" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mouton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stephenson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Verburg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Picard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274167" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pollock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13411" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03124297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leit&#227;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lan&#231;on" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144074" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03043748v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Tonkin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15389" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Gold" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00516" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Tonkin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3396" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608555v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12432" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02701" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.12.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris van Looy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3380-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio Polatera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13575" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Latli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mondy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1621" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto Montes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.193" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delattre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12124" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91XGTZSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Ormerod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.09.051" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC9MTMLV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kaiser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868694v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646632v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gold" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18928" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabacchi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00007-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00005-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844377v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22344" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Sinclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen A. R. Welti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Aroviita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Baker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67125-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vallin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gerberon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104155" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Sinclair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen a R Welti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;lvarez-Cabria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02305-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Serhan Tarkan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10283" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andros Gianuca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Di Cavalcanti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Grigoropoulou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhaila Ab Hamid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Acosta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Olusegun Akindele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Al-Shami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13648" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159786" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04083413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03060-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sch&#252;rz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Garc&#237;a M&#225;rquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusdiel Torres-Cambas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tomiczek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14226" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04248122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J Baker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Domisch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06400-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco Verberk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Natan Hoefnagel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Peralta-Maraver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rezende" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16834" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13649" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mouton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stephenson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Verburg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Picard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274167" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pollock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13411" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03124297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leit&#227;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lan&#231;on" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144074" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03043748v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Tonkin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15389" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Gold" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00516" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Tonkin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3396" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608555v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12432" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02701" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.12.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris van Looy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3380-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio Polatera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13575" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Latli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mondy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1621" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto Montes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.193" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delattre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12124" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91XGTZSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Ormerod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.09.051" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC9MTMLV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kaiser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868694v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646632v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gold" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18928" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabacchi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00005-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897129v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00007-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844377v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22344" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>