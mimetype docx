--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland navigation and land use interact to impact European freshwater biodiversity</w:t>
+                <w:t xml:space="preserve">Understanding the complex dynamics of zebra mussel invasions over several decades in European rivers: drivers, impacts and predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Sexton</w:t>
+                <w:t xml:space="preserve">Phillip Haubrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+                <w:t xml:space="preserve">Ismael Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybill Staentzel</w:t>
+                <w:t xml:space="preserve">Melina Kourantidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wolter</w:t>
+                <w:t xml:space="preserve">Danish Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+                <w:t xml:space="preserve">Ali Serhan Tarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02414-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.10283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592917v1</w:t>
+                <w:t xml:space="preserve">hal-04410363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the complex dynamics of zebra mussel invasions over several decades in European rivers: drivers, impacts and predictions</w:t>
+                <w:t xml:space="preserve">Inland navigation and land use interact to impact European freshwater biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillip Haubrock</w:t>
+                <w:t xml:space="preserve">Aaron Sexton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Soto</w:t>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina Kourantidou</w:t>
+                <w:t xml:space="preserve">Cybill Staentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danish Ahmed</w:t>
+                <w:t xml:space="preserve">Christian Wolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Serhan Tarkan</w:t>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.10283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02414-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410363v1</w:t>
+                <w:t xml:space="preserve">hal-04592917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River flow intermittence influence biodiversity–stability relationships across spatial scales: Implications for an uncertain future</w:t>
               </w:r>
@@ -1174,51 +1174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The faunal Ponto-Caspianization of central and western European waterways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross N Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,291 +1570,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term forecast of thermal mortality with climate warming in riverine amphipods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking a killer shrimp: Dikerogammarus villosus invasion dynamics across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish A Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilco Verberk</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonín Kouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Domisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16834⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.157-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410316v1</w:t>
+                <w:t xml:space="preserve">hal-03843377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking a killer shrimp: Dikerogammarus villosus invasion dynamics across Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danish A Ahmed</w:t>
+                <w:t xml:space="preserve">Long‐term forecast of thermal mortality with climate warming in riverine amphipods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilco Verberk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Natan Hoefnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Peralta-Maraver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonín Kouba</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrico Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (1), pp.157-172. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (17), pp.5033-5043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.13649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843377v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and land‐use driven reorganisation of structure and function in river macroinvertebrate communities</w:t>
               </w:r>
@@ -4708,51 +4708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSAR - a 2022 Biodiversa Call project to identify contextual conditions beneficial to the ecological and social outcomes of rivers restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6054,51 +6054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Sinclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen A. R. Welti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Aroviita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Baker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67125-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vallin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gerberon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104155" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Sinclair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen a R Welti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;lvarez-Cabria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02305-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Serhan Tarkan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10283" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andros Gianuca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Di Cavalcanti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Grigoropoulou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhaila Ab Hamid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Acosta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Olusegun Akindele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Al-Shami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13648" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159786" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04083413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03060-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sch&#252;rz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Garc&#237;a M&#225;rquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusdiel Torres-Cambas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tomiczek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14226" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04248122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J Baker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Domisch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06400-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco Verberk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Natan Hoefnagel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Peralta-Maraver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rezende" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16834" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13649" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mouton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stephenson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Verburg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Picard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274167" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pollock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13411" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03124297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leit&#227;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lan&#231;on" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144074" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03043748v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Tonkin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15389" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Gold" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00516" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Tonkin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3396" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608555v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12432" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02701" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.12.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris van Looy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3380-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio Polatera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13575" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Latli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mondy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1621" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto Montes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.193" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delattre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12124" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91XGTZSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Ormerod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.09.051" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC9MTMLV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kaiser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868694v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646632v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gold" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18928" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabacchi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00005-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897129v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00007-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844377v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22344" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Sinclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen A. R. Welti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Aroviita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Baker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67125-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vallin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gerberon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104155" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Sinclair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen a R Welti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;lvarez-Cabria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02305-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Serhan Tarkan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andros Gianuca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Di Cavalcanti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Grigoropoulou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhaila Ab Hamid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Acosta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Olusegun Akindele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Al-Shami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13648" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159786" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04083413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03060-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sch&#252;rz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Garc&#237;a M&#225;rquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusdiel Torres-Cambas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tomiczek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14226" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04248122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J Baker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Domisch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06400-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13649" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco Verberk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Natan Hoefnagel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Peralta-Maraver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rezende" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16834" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mouton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stephenson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Verburg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Picard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274167" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pollock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13411" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03124297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leit&#227;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lan&#231;on" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144074" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03043748v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Tonkin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15389" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Gold" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00516" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Tonkin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3396" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608555v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12432" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02701" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.12.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris van Looy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3380-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio Polatera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13575" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Latli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mondy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1621" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto Montes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.193" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delattre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12124" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91XGTZSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Ormerod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.09.051" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC9MTMLV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kaiser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868694v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646632v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gold" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18928" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabacchi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00005-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897129v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00007-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844377v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22344" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>