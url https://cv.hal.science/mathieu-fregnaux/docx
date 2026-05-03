--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,10197 +234,10465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring porphyrinic MOF-545 performances for CO 2 photocatalytic reduction through linker chlorination</w:t>
+                <w:t xml:space="preserve">Facile one-step elaboration of nanostructured ZnMn 2 O 4 thin films by a plasma process as a high-performance rechargeable zinc-ion battery cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Lyn Robinson</w:t>
+                <w:t xml:space="preserve">Lounis Bekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadiya Sadiya</w:t>
+                <w:t xml:space="preserve">Alex Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Kumar</w:t>
+                <w:t xml:space="preserve">Noël Girodon-Boulandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Penas-Hidalgo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khadija Talbi</w:t>
+                <w:t xml:space="preserve">Cyrille Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5dt02590g⟩</w:t>
+              <w:t xml:space="preserve">RSC Applied Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5lf00303b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548544v1</w:t>
+                <w:t xml:space="preserve">hal-05548564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile one-step elaboration of nanostructured ZnMn 2 O 4 thin films by a plasma process as a high-performance rechargeable zinc-ion battery cathode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring porphyrinic MOF-545 performances for CO 2 photocatalytic reduction through linker chlorination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Lyn Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lounis Bekkar</w:t>
+                <w:t xml:space="preserve">Sadiya Sadiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Lemarchand</w:t>
+                <w:t xml:space="preserve">Sandeep Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Girodon-Boulandet</w:t>
+                <w:t xml:space="preserve">Francesc Penas-Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+                <w:t xml:space="preserve">Khadija Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Applied Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 55 (8), pp.3534-3541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5lf00303b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5dt02590g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548564v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Performance Capacitive Sensor Based on Polyphosphazene‐Modified InP Electrodes for Hydroquinone Detection</w:t>
+                <w:t xml:space="preserve">Effect of various buffer layers for the large-scale atomic layer deposition integration of archetypical SrTiO3 thin film on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwar Jebril</w:t>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Visagli</w:t>
+                <w:t xml:space="preserve">Razvan Burcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Etchberry</w:t>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Sensor Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 736, pp.166810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsr.202500102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2026.166810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381010v1</w:t>
+                <w:t xml:space="preserve">hal-05587514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
+                <w:t xml:space="preserve">Fe/N/C Catalyst Production by Collinear CO2 Laser Pyrolysis: Toward a Specific Mass-Weighted Energy-Deposited (J.g−1) Parameter Opening Discussion on FeNx Site Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkang Wang</w:t>
+                <w:t xml:space="preserve">Henri Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandralina Patra</w:t>
+                <w:t xml:space="preserve">Claire Dazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weixi Wang</w:t>
+                <w:t xml:space="preserve">Pierre Lonchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+                <w:t xml:space="preserve">Suzy Surblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">Emeline Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 288, pp.113653. </w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (2), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/c12020033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060178v1</w:t>
+                <w:t xml:space="preserve">hal-05593953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial reactions between atomic layer deposited NiO x hole transport layers and metal halide perovskites in n-i-p perovskite solar cells</w:t>
+                <w:t xml:space="preserve">Capping the Electronic Lone Pair of the As(III) Central Atom in the Keggin-Type Anion: From Experimental–Theoretical Interplay to Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitin Mallik</w:t>
+                <w:t xml:space="preserve">Fa Ibrahima Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javid Hajhemati</w:t>
+                <w:t xml:space="preserve">Clément Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dufoulon</w:t>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Coutancier</w:t>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elif Hüsam</w:t>
+                <w:t xml:space="preserve">Gildas Gbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EES Solar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (6), pp.1004-1016. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (20), pp.10043-10055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5EL00044K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461248v1</w:t>
+                <w:t xml:space="preserve">hal-05102278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature synthesis of mixed valence gold halide perovskites and exploration of their photoluminescence properties</w:t>
+                <w:t xml:space="preserve">Mitigation of Defect Formation at the NiO x /Perovskite Interface in p-i-n Perovskite Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Py-Renaudie</w:t>
+                <w:t xml:space="preserve">Javid Hajhemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Chambissie Kameni</w:t>
+                <w:t xml:space="preserve">Nitin Mallik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Alexis Pavard</w:t>
+                <w:t xml:space="preserve">Vincent Dufoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaelle Schneider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraud Delport</w:t>
+                <w:t xml:space="preserve">Davide Regaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4TC01056F⟩</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c18456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925087v1</w:t>
+                <w:t xml:space="preserve">hal-05399379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">Structural, properties and compositional modifications in non-stoichiometric Ni-substituted cobalt ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacen Boussafel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charafeddine Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Alleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131 (10), pp.761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-025-08894-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388130v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Effect of Encapsulated Polyoxometalates in the Photocatalytic CO 2 Reduction by MOF-545</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Delafoulhouze</w:t>
+                <w:t xml:space="preserve">Effect of oxygen content on p-type electrical conductivity in β-Ga&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se-Rim Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyu Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Mo Koo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.110003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.110003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2025.125644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05357908v1</w:t>
+                <w:t xml:space="preserve">hal-05230260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, properties and compositional modifications in non-stoichiometric Ni-substituted cobalt ferrites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+                <w:t xml:space="preserve">Hydrogen evolution reaction evidenced for Mo$_2$O$_2$S$_2$-thiosemicarbazone coordination complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Buils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Calancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Bouaouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roa Alchamandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-025-08894-0⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (26), pp.10381-10395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5dt00399g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291194v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen content on p-type electrical conductivity in β-Ga&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandralina Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.110003⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 288, pp.113653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230260v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen evolution reaction evidenced for Mo$_2$O$_2$S$_2$-thiosemicarbazone coordination complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Laurans</w:t>
+                <w:t xml:space="preserve">High‐Performance Capacitive Sensor Based on Polyphosphazene‐Modified InP Electrodes for Hydroquinone Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Jebril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Visagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etchberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5dt00399g⟩</w:t>
+              <w:t xml:space="preserve">Advanced Sensor Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsr.202500102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143164v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of Defect Formation at the NiO x /Perovskite Interface in p-i-n Perovskite Solar Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Interfacial reactions between atomic layer deposited NiO x hole transport layers and metal halide perovskites in n-i-p perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javid Hajhemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davide Regaldo</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coutancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Hüsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c18456⟩</w:t>
+              <w:t xml:space="preserve">EES Solar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (6), pp.1004-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5EL00044K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399379v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capping the Electronic Lone Pair of the As(III) Central Atom in the Keggin-Type Anion: From Experimental–Theoretical Interplay to Evidence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gildas Gbassi</w:t>
+                <w:t xml:space="preserve">Low-temperature synthesis of mixed valence gold halide perovskites and exploration of their photoluminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Py-Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Chambissie Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alexis Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaelle Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00637⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4TC01056F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102278v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the dynamics of Al metal–organic framework nanocrystals: from rigid nanoparticles to flexible nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence Sicard</w:t>
+                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandralina Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c04998⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 288, pp.113653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143159v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene sulfite and vinylene carbonate additives in acetonitrile-containing electrolytes for lithium-ion batteries: SEI impedance and XPS investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+                <w:t xml:space="preserve">Boosting Effect of Encapsulated Polyoxometalates in the Photocatalytic CO 2 Reduction by MOF-545</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Lyn Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Salomez</w:t>
+                <w:t xml:space="preserve">Albert Solé-Daura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hans Krause</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+                <w:t xml:space="preserve">Hongmei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delafoulhouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.238073⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 378, pp.125644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2025.125644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470135v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed supplementation with molybdenum complexes improves honey bee health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring the dynamics of Al metal–organic framework nanocrystals: from rigid nanoparticles to flexible nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Colin-Duchevet</w:t>
+                <w:t xml:space="preserve">Ali Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Cebotari</w:t>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Noël</w:t>
+                <w:t xml:space="preserve">Volodymyr Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ribaud</w:t>
+                <w:t xml:space="preserve">Sergi Plana-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5qi00878f⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.47355-47367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c04998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156949v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic interlayers for hole transfer in MA-free mixed PB/SN halide perovskites for all-perovskite tandem solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethylene sulfite and vinylene carbonate additives in acetonitrile-containing electrolytes for lithium-ion batteries: SEI impedance and XPS investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlla Lemaitre</w:t>
+                <w:t xml:space="preserve">Lucile Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Berenguier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hans Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.4c02962⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 656, pp.238073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.238073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010919v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">Feed supplementation with molybdenum complexes improves honey bee health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arcadie Fuior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Colin-Duchevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cebotari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ribaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.7107-7122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5qi00878f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386911v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine tuning of Nb-incorporated TiO2 thin films by atomic layer deposition and application as efficient electron transport layer in perovskite solar cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+                <w:t xml:space="preserve">Organic interlayers for hole transfer in MA-free mixed PB/SN halide perovskites for all-perovskite tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Allegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlla Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Berenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0003351⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (6), pp.3434-3440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.4c02962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545630v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ photoemission spectroscopies to reveal surface transfer doping on hydrogenated milled nanodiamonds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandralina Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119668⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 288, pp.113653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741097v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation and Erosion of Metal–Organic Frameworks: Comparative Study of a NanoMIL-100 Drug Delivery System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuliia Horbenko</w:t>
+                <w:t xml:space="preserve">In situ photoemission spectroscopies to reveal surface transfer doping on hydrogenated milled nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Njel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c14301⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230, pp.119668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417802v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Defluorination and Amination of Polytetrafluoroethylene and Other Fluoropolymers by Lithium Alkylamides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine tuning of Nb-incorporated TiO2 thin films by atomic layer deposition and application as efficient electron transport layer in perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Gonçalves</w:t>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coutancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Cattey</w:t>
+                <w:t xml:space="preserve">Pia Dally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29133045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0003351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665627v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and etching of the insulating Sr‐Rich V 5+ phase at the metallic SrVO 3 surface revealed by Operando XAS spectroscopy characterizations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation and Erosion of Metal–Organic Frameworks: Comparative Study of a NanoMIL-100 Drug Delivery System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+                <w:t xml:space="preserve">Mai Dang Le Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martando Rath</w:t>
+                <w:t xml:space="preserve">Yuliia Horbenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualyd El-Khaloufi</w:t>
+                <w:t xml:space="preserve">Ioanna Christodoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinando Bassato</w:t>
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (31), </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.2086-2100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202301056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c14301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739490v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the optical behavior of electrochemically passivated highly doped n-InP with PPP nanofilm</w:t>
+                <w:t xml:space="preserve">Direct Defluorination and Amination of Polytetrafluoroethylene and Other Fluoropolymers by Lithium Alkylamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Labchir</w:t>
+                <w:t xml:space="preserve">Guillaume Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Odonnell</w:t>
+                <w:t xml:space="preserve">Yaelle Roina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fregnaux</w:t>
+                <w:t xml:space="preserve">Anne-Marie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Gonçalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Kaassamani</w:t>
+                <w:t xml:space="preserve">Hélène Cattey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2023.113935⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (13), pp.3045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29133045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156188v1</w:t>
+                <w:t xml:space="preserve">hal-04665627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shells particles grown in a tubular reactor: Influence of the seeds nature and MPCVD conditions on boron-doped diamond crystalline quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring crystallisation of anatase TiO2 ultra-thin films grown by atomic layer deposition using 2D oxides as growth template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Grishin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilia Henni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Aureau</w:t>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Mérot</w:t>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110770⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 641, pp.158446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.158446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417648v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectrochemical passivation of undoped n-InP by ultra-thin polyphosphazene film: Towards a perfect photoanode?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of X-Ray Irradiation During Photoemission Studies on Halide Perovskite-Based Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Visagli</w:t>
+                <w:t xml:space="preserve">Maryline Ralaiarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendra P. Rakotoarimanana</w:t>
+                <w:t xml:space="preserve">Johannes Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Njel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+                <w:t xml:space="preserve">Stefania Cacovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Yaïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143326⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202300458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271284v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring crystallisation of anatase TiO2 ultra-thin films grown by atomic layer deposition using 2D oxides as growth template</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoelectrochemical passivation of undoped n-InP by ultra-thin polyphosphazene film: Towards a perfect photoanode?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bérini</w:t>
+                <w:t xml:space="preserve">A. M. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+                <w:t xml:space="preserve">G. Visagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hurand</w:t>
+                <w:t xml:space="preserve">Cendra P. Rakotoarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Maudet</w:t>
+                <w:t xml:space="preserve">C. Njel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 641, pp.158446. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 470, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.158446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229560v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of X-Ray Irradiation During Photoemission Studies on Halide Perovskite-Based Devices</w:t>
+                <w:t xml:space="preserve">Investigating the optical behavior of electrochemically passivated highly doped n-InP with PPP nanofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Ralaiarisoa</w:t>
+                <w:t xml:space="preserve">N. Labchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Frisch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+                <w:t xml:space="preserve">J. Odonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Cacovich</w:t>
+                <w:t xml:space="preserve">M. Fregnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Yaïche</w:t>
+                <w:t xml:space="preserve">A.-M. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaassamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202300458⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141, pp.113935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2023.113935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231479v1</w:t>
+                <w:t xml:space="preserve">hal-04156188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating Interfacial Limitations Induced by Tin Oxide Electron Selective Layer Grown by Atomic Layer Deposition in N−I−P Perovskite-Based Solar Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Core-shells particles grown in a tubular reactor: Influence of the seeds nature and MPCVD conditions on boron-doped diamond crystalline quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bruhat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+                <w:t xml:space="preserve">Kamilia Henni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Njel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric de Vito</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (23), pp.11849-11860. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142, pp.110770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373337v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Outstanding Contributions of Liquid Ammonia on III-V Semiconductors (Photo)-Electrochemistry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation and etching of the insulating Sr‐Rich V 5+ phase at the metallic SrVO 3 surface revealed by Operando XAS spectroscopy characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solene Bechu</w:t>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El-Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Bassato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/10903.0031ecst⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202301056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312718v1</w:t>
+                <w:t xml:space="preserve">hal-04739490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS chemical state mapping in opto- and microelectronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidating Interfacial Limitations Induced by Tin Oxide Electron Selective Layer Grown by Atomic Layer Deposition in N−I−P Perovskite-Based Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Gayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Vito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (23), pp.11849-11860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202227301012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04308842v1</w:t>
+                <w:t xml:space="preserve">hal-04373337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-clean high-mobility graphene on technologically relevant substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stiven Forti</w:t>
+                <w:t xml:space="preserve">On the equilibrium electrostatic potential and light-induced charge redistribution in halide perovskite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Regaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neeraj Mishra</w:t>
+                <w:t xml:space="preserve">Aleksandra Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean P. Dunfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr05904a⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (8), pp.994-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.3529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556278v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Naphthalenide Diglyme Solution for Etching PTFE, Characterizations and Molecular Modelization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Herlem</w:t>
+                <w:t xml:space="preserve">XPS chemical state mapping in opto- and microelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.202200153⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Journées Nationales des Spectroscopies de PhotoEmission (JNSPE 2022 ), 273, pp.01012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202227301012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709091v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the equilibrium electrostatic potential and light-induced charge redistribution in halide perovskite structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-clean high-mobility graphene on technologically relevant substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+                <w:t xml:space="preserve">Ayush Tyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidotas Mišeikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stiven Forti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.3529⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr05904a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775809v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic nanocomposite anatase–rutile TiO2 coating</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sodium Naphthalenide Diglyme Solution for Etching PTFE, Characterizations and Molecular Modelization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaelle Roina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐marie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herlem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-022-06099-3⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.202200153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820508v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+                <w:t xml:space="preserve">(Invited) Outstanding Contributions of Liquid Ammonia on III-V Semiconductors (Photo)-Electrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Bechu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (3), pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/10903.0031ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340142v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Photocatalytic Reduction of CO 2 with Heterometallic Molybdenum(V) Phosphate Polyoxometalates in Aqueous Media</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photocatalytic nanocomposite anatase–rutile TiO2 coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+                <w:t xml:space="preserve">Fatemehsadat Moosavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Dalecky</w:t>
+                <w:t xml:space="preserve">Maria Konstantakopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.453-464. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (11), pp.963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.1c04530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-022-06099-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518270v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold modification by reduction of a diazonium salt prepared from an aliphatic diamine: a new useful means to remove hazardous substances</w:t>
+                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Kandory</w:t>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Cattey</w:t>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15696-3⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.2108047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319675v1</w:t>
+                <w:t xml:space="preserve">hal-03340142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier gradients and the role of charge selective contacts in lateral heterojunction all back contact perovskite solar cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the Photocatalytic Reduction of CO 2 with Heterometallic Molybdenum(V) Phosphate Polyoxometalates in Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talysa Klein</w:t>
+                <w:t xml:space="preserve">Youven Benseghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Solé-Daura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mialane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Dalecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Physical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrp.2021.100520⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.453-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c04530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336761v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of area selective plasma enhanced chemical vapor deposition of microcrystalline silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghewa Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Daineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (1), pp.013201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/6.0000653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) How Does Oxygen Open Up New Horizons at the Interface III-Vs/Liquid Ammonia?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carrier gradients and the role of charge selective contacts in lateral heterojunction all back contact perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Dunfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cacovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talysa Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/10203.0003ecst⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Physical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (8), pp.100520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrp.2021.100520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312680v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS monitoring of SrVO3 thin films from demixing to air ageing: The asset of treatment in water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+                <w:t xml:space="preserve">Gold modification by reduction of a diazonium salt prepared from an aliphatic diamine: a new useful means to remove hazardous substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kandory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cattey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149536⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15696-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238221v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar self-doping in ultra-wide bandgap spinel ZnGa2O4</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Invited) How Does Oxygen Open Up New Horizons at the Interface III-Vs/Liquid Ammonia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frégnaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patie Cendra Rakotoarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (3), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/10203.0003ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtphys.2021.100466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03408217v1</w:t>
+                <w:t xml:space="preserve">hal-04312680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Time Resolved and High Frequency Modulated Photoluminescence probing surface passivation of highly doped ntype InP samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+                <w:t xml:space="preserve">XPS monitoring of SrVO3 thin films from demixing to air ageing: The asset of treatment in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0033122⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 553, pp.149536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244613v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometry loss induced by ionic bombardment of InP surfaces: A challenge for electrochemistry combined with XPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled Time Resolved and High Frequency Modulated Photoluminescence probing surface passivation of highly doped ntype InP samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Béchu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Aureau</w:t>
+                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Vigneron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+                <w:t xml:space="preserve">Cendra Patie Rakotoarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117, pp.106766. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 129 (21), pp.215305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2020.106766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0033122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889983v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth analysis of InAlN/GaN HEMT heterostructure after annealing using angle-resolved X-ray photoelectron spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bipolar self-doping in ultra-wide bandgap spinel ZnGa2O4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Patard</w:t>
+                <w:t xml:space="preserve">Z. Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero Gamarra</w:t>
+                <w:t xml:space="preserve">Fu-Gow Tarntair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan-Yu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.6857⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.100466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtphys.2021.100466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109152v1</w:t>
+                <w:t xml:space="preserve">hal-03408217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Strong performance enhancement in lead-halide perovskite solar cells through rapid, atmospheric deposition of n-type buffer layer oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi D. Raninga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Jagt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahmida N. Huq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Nikolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.104946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531301v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong performance enhancement in lead-halide perovskite solar cells through rapid, atmospheric deposition of n-type buffer layer oxides</w:t>
+                <w:t xml:space="preserve">Stoichiometry loss induced by ionic bombardment of InP surfaces: A challenge for electrochemistry combined with XPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi D. Raninga</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark Nikolka</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.106766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2020.106766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.104946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03032363v1</w:t>
+                <w:t xml:space="preserve">hal-02889983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of a Single‐Crystal Aluminum‐Based MOF Nanowire with Graphene Oxide Nanoscrolls as Structure‐Directing Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anusha Lalitha</w:t>
+                <w:t xml:space="preserve">In-depth analysis of InAlN/GaN HEMT heterostructure after annealing using angle-resolved X-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Sene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+                <w:t xml:space="preserve">Olivier Patard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202000795⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (12), pp.914-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.6857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080047v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Epitaxial SrTiO 3 Nanothick Layers Using Water-Soluble Sacrificial Perovskite Oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Aureau</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Notot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b21047⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 510, pp.- 145522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038338v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Activity of Fe/C/N ORR Electrocatalyst Using Double Ammonia Promoted CO2 Laser Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Perez</w:t>
+                <w:t xml:space="preserve">Formation of a Single‐Crystal Aluminum‐Based MOF Nanowire with Graphene Oxide Nanoscrolls as Structure‐Directing Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Muschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusha Lalitha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/c6040063⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (26), pp.10353-10358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202000795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02967117v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Active, High Specific Surface Area Fe/C/N ORR Electrocatalyst from Liquid Precursors by Combination of CO$_2$ Laser Pyrolysis and Single NH$_3$ Thermal Post-Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Improving the Activity of Fe/C/N ORR Electrocatalyst Using Double Ammonia Promoted CO2 Laser Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Carbon Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 5 (2), pp.26. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/c6040063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/c5020026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02128486v1</w:t>
+                <w:t xml:space="preserve">cea-02967117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band Alignment of n - and p - InP at Electrolyte and Ultra High Vacuum Intrefaces: Correlation between the Open Circuit Potential under Illumination and XPS Photopeak Energy Separations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patie Cendra Rakotoarimanana</w:t>
+                <w:t xml:space="preserve">Transfer of Epitaxial SrTiO 3 Nanothick Layers Using Water-Soluble Sacrificial Perovskite Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.8466-8474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b21047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/08904.0001ecst⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04312473v1</w:t>
+                <w:t xml:space="preserve">hal-03038338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Characterizations and Selective Etching of Sr‐Rich Segregation on Top of SrVO 3 Thin‐Films Grown by Pulsed Laser Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+                <w:t xml:space="preserve">Ionic Bombardment to Tune the Electrochemical Properties of a Semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89 (4), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/08904.0009ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.201900017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02189414v1</w:t>
+                <w:t xml:space="preserve">hal-02393215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Bombardment to Tune the Electrochemical Properties of a Semiconductor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Highly Active, High Specific Surface Area Fe/C/N ORR Electrocatalyst from Liquid Precursors by Combination of CO$_2$ Laser Pyrolysis and Single NH$_3$ Thermal Post-Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Simon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/08904.0009ecst⟩</w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/c5020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393215v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02128486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium-containing sulfide binary and ternary materials by atomic layer deposition: precursor reactivities and growth fine chemistries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaelle Schneider</w:t>
+                <w:t xml:space="preserve">Band Alignment of n - and p - InP at Electrolyte and Ultra High Vacuum Intrefaces: Correlation between the Open Circuit Potential under Illumination and XPS Photopeak Energy Separations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patie Cendra Rakotoarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2018.08.006⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89 (4), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/08904.0001ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02148685v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of Carbon/Nitrogen/Iron based nanoparticles by laser pyrolysis as non-noble metal electrocatalysts for oxygen reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+                <w:t xml:space="preserve">Surface Characterizations and Selective Etching of Sr‐Rich Segregation on Top of SrVO 3 Thin‐Films Grown by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.674-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201900017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/c4030043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01855310v1</w:t>
+                <w:t xml:space="preserve">hal-02189414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS study during a soft and progressive sputtering of a monolayer on indium phosphide by argon cluster bombardment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Aureau</w:t>
+                <w:t xml:space="preserve">Gallium-containing sulfide binary and ternary materials by atomic layer deposition: precursor reactivities and growth fine chemistries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaelle Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Donsanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.142-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2018.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.6436⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01803793v1</w:t>
+                <w:t xml:space="preserve">hal-02148685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile perovskite solar cell encapsulation by low-temperature ALD-Al 2 O 3 with long-term stability improvement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+                <w:t xml:space="preserve">XPS study during a soft and progressive sputtering of a monolayer on indium phosphide by argon cluster bombardment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Njel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (11), pp.2468-2479. </w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.1163- 1167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8se00282g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.6436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148690v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Thin Film of Polypolyphosphazene on the pH Response of InP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of Carbon/Nitrogen/Iron based nanoparticles by laser pyrolysis as non-noble metal electrocatalysts for oxygen reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Meledje</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Aureau</w:t>
+                <w:t xml:space="preserve">Pierre Bonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (4), pp.145-152. </w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/07704.0145ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/c4030043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312435v1</w:t>
+                <w:t xml:space="preserve">cea-01855310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Seed-Layer Stability on Copper Electrolytic Bath</w:t>
+                <w:t xml:space="preserve">Versatile perovskite solar cell encapsulation by low-temperature ALD-Al 2 O 3 with long-term stability improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Delbos</w:t>
+                <w:t xml:space="preserve">F. Javier Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imanol Setoain</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tony Maindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/07705.0133ecst⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (11), pp.2468-2479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8se00282g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312452v1</w:t>
+                <w:t xml:space="preserve">hal-02148690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Writing on Copper Ion Doped Silica Films by Electrogeneration of Metallic Microstructures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Seed-Layer Stability on Copper Electrolytic Bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tijani Gharbi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imanol Setoain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09913⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (5), pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/07705.0133ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522063v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel 2-step ALD route to ultra-thin Mo$S_{2}$ films on Si$O_{2}$ through a surface organometallic intermediate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a Thin Film of Polypolyphosphazene on the pH Response of InP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Renault</w:t>
+                <w:t xml:space="preserve">Jean-Claude Meledje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nr06021h⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (4), pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/07704.0145ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872867v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical engineering of Cu(In,Ga)Se 2 surfaces: An absolute deoxidation studied by X-ray photoelectron spectroscopy and Auger electron spectroscopy signatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Fregnaux</w:t>
+                <w:t xml:space="preserve">Direct Writing on Copper Ion Doped Silica Films by Electrogeneration of Metallic Microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kandory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cattey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.10.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (2), pp.1129 - 1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868614v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-standing electronic character of monolayer MoS2 in van der Waals epitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Dumcenco</w:t>
+                <w:t xml:space="preserve">A novel 2-step ALD route to ultra-thin Mo$S_{2}$ films on Si$O_{2}$ through a surface organometallic intermediate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ming-Wei Chen</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.081401⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.538--546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nr06021h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312074v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry and electronics of single layer MoS 2 domains from photoelectron spectromicroscopy using laboratory excitation sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Chemical engineering of Cu(In,Ga)Se 2 surfaces: An absolute deoxidation studied by X-ray photoelectron spectroscopy and Auger electron spectroscopy signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fregnaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.5992⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 633, pp.87 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01682267v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of doping on the optical properties of silicon nanocrystals embedded in SiO 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free-standing electronic character of monolayer MoS2 in van der Waals epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hokwon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Dumcenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201400079⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (8), pp.081401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.081401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04312020v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-controlled synthesis of ZnO quantum dots in microreactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Falk</w:t>
+                <w:t xml:space="preserve">Chemistry and electronics of single layer MoS 2 domains from photoelectron spectromicroscopy using laboratory excitation sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/14/145606⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (7), pp.465 - 469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.5992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959880v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterizations of doped silicon nanocrystals grown by co-implantation of Si and dopants in SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4898038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion beam synthesis of embedded III‐As nanocrystals in silicon substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Influence of doping on the optical properties of silicon nanocrystals embedded in SiO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12 (1-2), pp.55-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201400107⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 12 (1-2), pp.80-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312033v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry techniques in the context of nanometrology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Size-controlled synthesis of ZnO quantum dots in microreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Schejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dalmasso</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.01.043⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.145606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/14/145606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00808017v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-grown CdS quantum dots: Single-source precursor approach vs microwave route</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
+                <w:t xml:space="preserve">Ion beam synthesis of embedded III‐As nanocrystals in silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.06.034⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1-2), pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517847v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of fast elaborated small CdS quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fregnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1286, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2011.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and quality control of fast grown CdS quantum dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mass spectrometry techniques in the context of nanometrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean‐pierre Laurenti</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201100535⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108, pp.187-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311993v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Chemical Analyses on Single-Source Precursor-Grown CdS Semiconductor Nanomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Fast-grown CdS quantum dots: Single-source precursor approach vs microwave route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp104233x⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 142 (1), pp.52-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311984v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical cross analyses of II‐VI semiconductor nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Dalmasso</w:t>
+                <w:t xml:space="preserve">Size and quality control of fast grown CdS quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Arl</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐pierre Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (8-9), pp.1764-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201100535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical and Chemical Analyses on Single-Source Precursor-Grown CdS Semiconductor Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Arl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (41), pp.17318-17323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp104233x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical and chemical cross analyses of II‐VI semiconductor nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐j. Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (6), pp.1513-1516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssc.200983216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10434,7223 +10702,7223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining a High Electronic Quality Surface During Patterned Plasma Etching Processes for HJT-IBC Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 53rd Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montreal, France. pp.1548-1550, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC59419.2025.11132102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Performance of Perovskite Solar Cells by Operando X-Ray Photoemission Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Regaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Baptiste Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd IEEE Photovoltaic Specialists Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seattle, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC57443.2024.10749653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Regaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Mallik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javid Hajhemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perovskite Solar Cells and Optoelectronics - PSCO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La doping of SrVO3: tuning the effective mass in a TCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Kaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How light exposure can influence the degradation of the CIGS absorber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and new opportunities in photoemission spectroscopy and related techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité - Institut des Nanosciences de Paris (INSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396142v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serendipity in chemistry. When an “old” [Mo2O4]-based complex can contribute to the safeguard of the honeybees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Gérard</w:t>
+                <w:t xml:space="preserve">Photoemission studies of solar cells under polarization and evaluation of new TCOs by NAP-XPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. López Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMOCS VII « Frontiers in Metal Oxide Cluster Science »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICIQ, Apr 2023, Tarragona, Spain, Spain</w:t>
+              <w:t xml:space="preserve">11th IRP NextPV International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422883v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoemission studies of solar cells under polarization and evaluation of new TCOs by NAP-XPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Berini</w:t>
+                <w:t xml:space="preserve">The benefits of photoemission and X-AES lines to understand the evolution of Cu(InxGa1-x)Se2 surfaces during air ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IRP NextPV International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">EUROCORR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404801v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of photoemission and X-AES lines to understand the evolution of Cu(InxGa1-x)Se2 surfaces during air ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">How light exposure can influence the degradation of the CIGS absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelle Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Naghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">JNPV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390850v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and new opportunities in photoemission spectroscopy and related techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serendipity in chemistry. When an “old” [Mo2O4]-based complex can contribute to the safeguard of the honeybees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cebotari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité - Institut des Nanosciences de Paris (INSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">FMOCS VII « Frontiers in Metal Oxide Cluster Science »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICIQ, Apr 2023, Tarragona, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415522v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molybdène et autres métaux dans les abeilles et pollens.”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ribaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la Plateforme Andromède</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IJCLab, Feb 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Molybdenum complexes for the safeguard of the honeybees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ribaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Brest, Apr 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assistance of photoemission in the development of nanostructured optical windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Ben Khemis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garabedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission (JNSPE) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sophia Antipolis, France. p35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of surface characterization tools in understanding the fine surface chemistry of nanodiamonds (NDs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Njel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C. Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanodiamonds Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des appareillages de photoémission et des logiciels de traitement - Echantillons d'argent et de polyéthylène téréphtalate (PET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission - JNSPE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent and conductive indium-free Vanadates crystallized at reduced temperature on glass using a 2D nanosheet seed layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InP XPS modifications induced by Ar+ beam etching: a quantitative approach</w:t>
+                <w:t xml:space="preserve">XPS chemical state mapping in opto- and microelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. O’donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Labchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNSPE</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de PhotoEmission (JNSPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390834v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS chemical state mapping in opto- and microelectronics</w:t>
+                <w:t xml:space="preserve">InP XPS modifications induced by Ar+ beam etching: a quantitative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Aureau</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de PhotoEmission (JNSPE)</w:t>
+              <w:t xml:space="preserve">JNSPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404678v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide thin film depth profiling: interest and limitations of argon sputtering for photoemission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECASIA 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Limerick (Ireland),, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial limitations of ALD-Grown SnO2 Electron Selective Layer in Perovskite-Based Solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+                <w:t xml:space="preserve">Outstanding Contributions of Liquid Ammonia on III-V Semiconductors (Photo)-Electrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCPEC8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">242nd ECS Meeting Atlanta (9-13/10-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 242nd ECS Meeting Atlanta (9-13/10-2022), Oct 2022, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433384v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outstanding Contributions of Liquid Ammonia on III-V Semiconductors (Photo)-Electrochemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Etcheberry</w:t>
+                <w:t xml:space="preserve">Interfacial limitations of ALD-Grown SnO2 Electron Selective Layer in Perovskite-Based Solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Gayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric De Vito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">242nd ECS Meeting Atlanta (9-13/10-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 242nd ECS Meeting Atlanta (9-13/10-2022), Oct 2022, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">WCPEC8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391321v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometry Loss Induced by Ionic Bombardment on InP Surfaces: a Challenge for Electrochemistry Combined to XPS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
+                <w:t xml:space="preserve">Study of electronic properties of perovskite materials and their interfaces with extracting layers in lateral heterojunction configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Dunfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cacovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Regaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online conference, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390771v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electronic properties of perovskite materials and their interfaces with extracting layers in lateral heterojunction configuration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Puel</w:t>
+                <w:t xml:space="preserve">Stoichiometry Loss Induced by Ionic Bombardment on InP Surfaces: a Challenge for Electrochemistry Combined to XPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288816v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of InP Surfaces Perturbations after Ar+ Bombardment By Combining Electrochemistry and XPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS 239th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, online conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Area Selective Plasma Enhanced Chemical Vapor Deposition of Silicon using a Fluorinated Precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghewa Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergej Filonovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 67</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual (On-line), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE EQUILIBRIUM ELECTROSTATIC POTENTIAL AND LIGHT-INDUCED CHARGE REDISTRIBUTION UNDER ILLUMINATION IN HALIDE PEROVSKITE STRUCTURES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of Phosphazene Film Onto Undoped n-InP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Rakotoarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonçalves A.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">The Electrochemical Society – 239th ECS Meeting in Chicago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society – 239th ECS Meeting in Chicago, May 2021, Chicago &amp; Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413105v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate-Controlled Electronic Properties of Perovskite Layer in Lateral Heterojunction Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Dunfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cacovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talysa Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 48th Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France. pp.1001-1003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC43889.2021.9518691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Phosphazene Film Onto Undoped n-InP</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ON THE EQUILIBRIUM ELECTROSTATIC POTENTIAL AND LIGHT-INDUCED CHARGE REDISTRIBUTION UNDER ILLUMINATION IN HALIDE PEROVSKITE STRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Regaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Dunfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electrochemical Society – 239th ECS Meeting in Chicago</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Electrochemical Society – 239th ECS Meeting in Chicago, May 2021, Chicago &amp; Online, United States</w:t>
+              <w:t xml:space="preserve">38th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391041v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Vapor-Phase Deposition of Oxide Overlayers on Thermally-Sensitive Device Stacks for Optoelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Jagt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motiar Rahaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahmida N Huq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall MRS Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Fluorinated Precursor in Area Selective PECVD of Silicon on SiOxNy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghewa Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Daineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Area Selective Deposition Workshop (ASD 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using electrochemistry on semiconductors to go further in the surface modifications induced by sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ignite Surface Analysis - Scientific Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, On line conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray Photoelectron Spectroscopy Estimation of Cobalt Seed Layer Reactivity Toward Air Exposure: A Challenge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis M. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Suhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikailou Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors, IMCS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Montreal, Canada. pp.149-156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/09701.0149ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS in-depth characterization of annealed ultra-thin InxAl1-xN layers on GaN for HEMT applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">XPS-Electrochemistry complementary approach for semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA 18th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">ICASS 3rd international conference on applied surface science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pisa (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404063v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced profiling of III-V layers based solar cells using GD-OES and XPS combined analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+                <w:t xml:space="preserve">Advanced surface analysis to probe perovskite oxide reactivity: the case of SrVO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourlier Yoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA</w:t>
+              <w:t xml:space="preserve">18th European Conference on Applications of surface and interface analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390743v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-technique approach for an accurate and advanced physico-chemical characterization of solar modules: from absorbers to cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davina Messou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Absolute” surface quantification of chalocogenide solar absorber through photoelectron spectroscopy measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASS 3rd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS-Electrochemistry complementary approach for semiconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+                <w:t xml:space="preserve">Advanced profiling of III-V layers based solar cells using GD-OES and XPS combined analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davina Messou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASS 3rd international conference on applied surface science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pisa (Italy), Italy</w:t>
+              <w:t xml:space="preserve">ECASIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401863v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced surface analysis to probe perovskite oxide reactivity: the case of SrVO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bourlier Yoan</w:t>
+                <w:t xml:space="preserve">XPS in-depth characterization of annealed ultra-thin InxAl1-xN layers on GaN for HEMT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Patard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Gamarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Applications of surface and interface analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ECASIA 18th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413052v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical regeneration of III-V semi-conductor after GD-OES profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djoumana Badroudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Eypert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASS 3rd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Bombardment to Tune the Electrochemical Properties of a Semiconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">235th ECS Meeting, Dallas (26/05-31/05 2019).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 235th ECS Meeting, Dallas (26/05-31/05 2019)., May 2019, Dallas (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SrTiO3 thin films growth by Direct Liquid Injection Atomic Layer Deposition (DLI ALD) onto Si(001) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grishin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAFALD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band Alignment of N- and P- Doped InP at Electrolyte and Ultra High Vacuum Junctions: Fundamental Correlation between the Open Circuit Potential Under Illumination and XPS Photopeak Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rakotoarimanana P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">235th ECS Meeting, Dallas (26/05-31/05 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 235th ECS Meeting, Dallas (26/05-31/05 2019), May 2019, Dallas (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-characterization methods to obtain an “absolute” quantification of Cu(In,Ga)Se2 in-depth and at the surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Aureau</w:t>
+                <w:t xml:space="preserve">Chemical and Electrochemical Regeneration of InP after GD-OES/XPS Profiling Experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Badroudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eypert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PVSC 46th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t>
+              <w:t xml:space="preserve">235th ECS Meeting, Dallas (26/05-31/05 2019).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 235th ECS Meeting, Dallas (26/05-31/05 2019)., May 2019, Dallas (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390673v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Electrochemical Regeneration of InP after GD-OES/XPS Profiling Experiments.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gaiaschi</w:t>
+                <w:t xml:space="preserve">Cross-characterization methods to obtain an “absolute” quantification of Cu(In,Ga)Se2 in-depth and at the surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">235th ECS Meeting, Dallas (26/05-31/05 2019).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 235th ECS Meeting, Dallas (26/05-31/05 2019)., May 2019, Dallas (USA), United States</w:t>
+              <w:t xml:space="preserve">PVSC 46th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391298v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Wet Chemical Engineering of III-V Quantum Dots for Emerging Solar Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yokobori Shoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">216th ECS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the Electrochemical Behavior of InP Electrodes Induced By Ionic Bombardment: The Case of the Response of the Ce4+/Ce3+ Couple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">235th ECS Meeting, Dallas (26/05-31/05 2019).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 235th ECS Meeting, Dallas (26/05-31/05 2019)., May 2019, Dallas (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling GD-OES and XPS profiling to perform advanced physico-chemical characterizations of III-V layers for photovoltaic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+                <w:t xml:space="preserve">SrVO3 films grown by PLD : A fine physico-chemical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2018 - Symposium K : Nanomaterials, Electronics &amp; Photonics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393376v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evaluation of the Perturbations Induced By Ionic Bombardment on Surfaces: A Challenge for Interfacial Electrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Seattle, United States. pp.2151-2151, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2018-01/36/2151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification contrôlée du niveau de Fermi de semiconducteurs III−V lors de bombardements ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourlier Yoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 eme conférence francophone sur les spectroscopies d’électrons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative depth profiling of thin films: The challenge of a GD-OES/XPS combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Thin Films &amp; Coating Materials Technology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SrVO3 films grown by PLD : A fine physico-chemical study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+                <w:t xml:space="preserve">Coupling GD-OES and XPS profiling to perform advanced physico-chemical characterizations of III-V layers for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eypert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2018 - Symposium K : Nanomaterials, Electronics &amp; Photonics 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Waikoloa Village, France. pp.0066-0070, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405326v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallium-containing sulfide binary and ternary materials by atomic layer deposition for PV applications: precursor reactivities and growth fine chemistries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaëlle Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Goehry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Donsanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS_conf. invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude XPS de surface et d’interface de films ultra-minces d’InAlN oxydés à haute température pour le développement des transistors de puissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Gamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Piotrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELSPEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie d'électrons sur les pérovskites halogénées dans le PV - chances et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey A. Christians</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELSPEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in high efficiency CIGS solar cells on polymer substrates: new results on Ga grading and alkali fluorides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Surface reactivity of CIGS absorber on soda-lime and flexible substrates studied by XPS: a global approach of deoxidation, ageing and alkali elements distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Hildebrandt</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Balestrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC 35th</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PVSC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Waikoloa, Hawai, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403747v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reactivity of CIGS absorber on soda-lime and flexible substrates studied by XPS: a global approach of deoxidation, ageing and alkali elements distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Recent advances in high efficiency CIGS solar cells on polymer substrates: new results on Ga grading and alkali fluorides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S Gaiaschi</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Balestrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PVSC 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUPVSEC 35th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024173v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemistry to probe modifications induced by bombardments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées des Spectroscopies d'Electrons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Journées des Spectroscopies d'Electrons, Jan 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Oxygen in the Degradation of Methylammonium Lead Trihalide Perovskite Photoactive Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pellereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fregnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dindault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Perovskites Hybrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02340911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient evaluation of epitaxial MoS2 on sapphire by direct band structure imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hokwon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Dumcenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen-Cheng Kung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Baltimore, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17660,147 +17928,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking 1.7V open circuit voltage in large area transparent perovskite solar cells using bulk and interfaces passivation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Matteocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillame Vidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Barichello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Giacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17810,4194 +18078,4194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of light over aging of CIGS with the benefit of photoemission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelle Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNSPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sofia antipolis, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive surface passivation of an n-InP semiconductor due to polyphosphazene (PPP) in liquid ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Visaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Njel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées nationales des spectroscopies de photoémission (JNSPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sophia Antipolis (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating carrier degradation and drug release mechanisms of metal-organic framework nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Dang Le Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Biomaterials Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assets of photoemission to probe the surface physico-chemistry of nanodiamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Njel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission (JNSPE) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen evolution reaction catalyzed by Mo2O2S2 thiosemicarbazone based complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Buils</w:t>
+                <w:t xml:space="preserve">Electronic Properties of Metal Halide Perovskites and their Interfaces with Charge Extraction Layers in Lateral Heterojunction Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean P. Dunfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cacovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talysa Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès GECOM-CONCOORD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Spectroscopies de PhotoEmission (JNSPE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales des Spectroscopies de Photoémission (JNSPE 2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423171v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Properties of Metal Halide Perovskites and their Interfaces with Charge Extraction Layers in Lateral Heterojunction Configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Bojar</w:t>
+                <w:t xml:space="preserve">Hydrogen evolution reaction catalyzed by Mo2O2S2 thiosemicarbazone based complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cebotari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Cacovich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Talysa Klein</w:t>
+                <w:t xml:space="preserve">M. Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Spectroscopies de PhotoEmission (JNSPE 2022)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales des Spectroscopies de Photoémission (JNSPE 2022)</w:t>
+              <w:t xml:space="preserve">Congrès GECOM-CONCOORD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878570v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic layer deposition of niobium oxide (Nb2O5) and niobium-doped titanium oxide (Nb:TiO2) for solar cells applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coutancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Atomic Layer Deposition: ALD Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InP modification under Ar+ beam bombardment : An XPS approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface design of perovskite solar cells: application of molecular additives to improve the stability and the performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Darin Bapaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">WCPEC8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390817v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface design of perovskite solar cells: application of molecular additives to improve the stability and the performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">InP modification under Ar+ beam bombardment : An XPS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCPEC8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">ECASIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401781v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface design of perovskite solar cells: application of molecular additives to improve the stability and the performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Darin Bapaume</w:t>
+                <w:t xml:space="preserve">Monolithic integration of two-terminal perovskite/CI(G)S tandem cell and interface optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Tel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2021 - Journées Nationales du Photovoltaïque</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426172v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of two-terminal perovskite/CI(G)S tandem cell and interface optimization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Solène Béchu</w:t>
+                <w:t xml:space="preserve">Interface design of perovskite solar cells: application of molecular additives to improve the stability and the performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Darin Bapaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
+              <w:t xml:space="preserve">JNPV 2021 - Journées Nationales du Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413163v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALD of niobium oxide (Nb2O5) for applications in solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coutancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Dally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ène worskhop RAFALD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium pivotal role in perovskite oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourlier Yoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Spectroscopies d'Electrons (JSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative way to analyse interfaces of III-V layers based solar cells: GD-OES and XPS coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
+                <w:t xml:space="preserve">Air reactivity of CIGS and CdTe solar absorbers characterized by XPS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davina Messou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+              <w:t xml:space="preserve">EU-PVSEC 36th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390091v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air reactivity of CIGS and CdTe solar absorbers characterized by XPS measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Innovative way to analyse interfaces of III-V layers based solar cells: GD-OES and XPS coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davina Messou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU-PVSEC 36th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">JNPV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390596v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “absolute” quantification of solar absorber via a cross-characterization method: the example of Cu(In,Ga)Se2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davina Messou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-PVSEC 36th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute determination of CIGS key composition parameters via cross-characterization methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Aureau</w:t>
+                <w:t xml:space="preserve">GD-OES crater engineering: the challenge of wet chemical and/or Ar cluster sputtering curing for nanometric XPS analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mollica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sharc25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dubendorf, Switzerland</w:t>
+              <w:t xml:space="preserve">Surface Fest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401434v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin film CIGS technology on flexible substrate: XPS study of the alkali element evolution in time after NaF and KF post-deposition treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Absolute determination of CIGS key composition parameters via cross-characterization methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Hildebrandt</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Sharc25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dubendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390583v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GD-OES crater engineering: the challenge of wet chemical and/or Ar cluster sputtering curing for nanometric XPS analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Aureau</w:t>
+                <w:t xml:space="preserve">Thin film CIGS technology on flexible substrate: XPS study of the alkali element evolution in time after NaF and KF post-deposition treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Balestrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Fest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427623v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification absolue des absorbeurs Cu(In,Ga)Se2 par une approche multi-techniques en surface et en volume</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">XPS and GD−OES coupling on Silicon materials for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Surface Fest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390070v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations chimiques avancées par couplage GD-OES/XPS: Etude multi-techniques de la régénération chimique et électrochimique des cratères GD-OES de matériaux III-V</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Quantification absolue des absorbeurs Cu(In,Ga)Se2 par une approche multi-techniques en surface et en volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390047v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilage XPS d’un sytème multi-couches SiN/Al2O3/c-Si pour le photovoltaïque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Caractérisations chimiques avancées par couplage GD-OES/XPS: Etude multi-techniques de la régénération chimique et électrochimique des cratères GD-OES de matériaux III-V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoumana Badroudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andy Zauner</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELSPEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Biarritz (France), France</w:t>
+              <w:t xml:space="preserve">JNPV 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390032v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS profiling study of Al&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;O&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; passivation layers for high efficiency n-PERT and PERC solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Profilage XPS d’un sytème multi-couches SiN/Al2O3/c-Si pour le photovoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blévin</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Zauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELSPEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Biarritz (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393374v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS and GD−OES coupling on Silicon materials for photovoltaic application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">XPS profiling study of Al&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;O&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; passivation layers for high efficiency n-PERT and PERC solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D Aureau</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Fest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Waikoloa Village, France. IEEE, pp.3069-3072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412968v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique Porous Structures Supported by Anodic Treatments in Liquid Ammonia (-50°C, Patm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242nd ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 109 (3), pp.61-66, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/10903.0061ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Invited, Digital Presentation) Outstanding Contributions of Liquid Ammonia on III-V Semiconductors (Photo)-Electrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242nd ECS Meeting October 9, 2022 - October 13, 2022 Atlanta, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MA2022-02 (30), pp.1091-1091, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2022-02301091mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Copper and Cobalt Surface Reactivity for Advanced Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikailou Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Interconnect Technology Conference (IITC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-3, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IITC51362.2021.9537458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of InP Surfaces Perturbations after Ar + Bombardment By Combining Electrochemistry and X-Ray Photoemission Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS) May 30, 2021 - June 3, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MA2021-01 (31), pp.1035-1035, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/ma2021-01311035mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-characterization methods to obtain an “absolute” quantification of Cu(In,Ga)Se 2 in-depth and at the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.2351-2354, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8981148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Wet Chemical Engineering of III-V Quantum Dots for Emerging Solar Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasushi Shoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 89 (4), pp.37-46, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/08904.0037ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS profiling study of Al2O3 passivation layers for high efficiency n-PERT and PERC solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.3069-3072, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling GD-OES and XPS profiling to perform advanced physico-chemical characterizations of III V layers for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Eypert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE World Conference on Photovoltaic Energy Conversion </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.0066-0070, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22007,143 +22275,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’un film ultramince de polyphosphazene comme masqueur en technologie microélectronique à base de III-V et II-VI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Pelouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fregnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loubat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 17 57294. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22153,114 +22421,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration et caractérisation de nanocristaux de sulfure de cadmium - dépôt en couches minces nanostructurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université de Lorraine, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LORR0284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId629"/>
+      <w:footerReference w:type="default" r:id="rId637"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22407,51 +22675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneek Kuila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Dassouki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez Cabanes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Grinberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2025.116738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyn Robinson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiya Sadiya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Penas-Hidalgo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Talbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02590g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548564v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Bekkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lf00303b" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Jebril" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Visagli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etchberry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsr.202500102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandralina Patra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Ghosh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113653" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mallik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Hajhemati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufoulon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif H&#252;sam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EL00044K" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Py-Renaudie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Chambissie Kameni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC01056F" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delafoulhouze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2025.125644" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacen Boussafel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charafeddine Sedrati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Alleg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-08894-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Rim Park" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Chi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Mo Koo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.110003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Buils" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Calancea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouaouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roa Alchamandi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laurans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00399g" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Regaldo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c18456" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Ibrahima Bamba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gbassi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00637" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Plana-Ruiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sicard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c04998" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05470135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Carlier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Salomez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hans Krause" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156949v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadie Fuior" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Colin-Duchevet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cebotari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi00878f" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allegre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Lemaitre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berenguier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02962" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003351" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119668" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Dang Le Vuong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Horbenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Christodoulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c14301" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Roina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cattey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29133045" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labchir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odonnell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fregnaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaassamani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.113935" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Henni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110770" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Visagli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra P. Rakotoarimanana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Njel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143326" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grishin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maudet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158446" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ralaiarisoa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frisch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ya&#239;che" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300458" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373337v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gayot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01713" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312718v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Bechu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10903.0031ecst" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227301012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556278v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Tyagi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidotas Mi&#353;eikis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Martini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stiven Forti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Mishra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr05904a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709091v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202200153" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bojar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Dunfield" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3529" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03820508v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemehsadat Moosavi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Konstantakopoulou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-06099-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youven Benseghir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dalecky" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04530" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319675v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kandory" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Alaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15696-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336761v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Dunfield" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talysa Klein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2021.100520" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060642v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Akiki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Daineka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000653" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patie Cendra Rakotoarimanana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10203.0003ecst" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238221v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149536" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408217v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Gow Tarntair" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yu Wu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2021.100466" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244613v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra Patie Rakotoarimanana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033122" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889983v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vigneron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2020.106766" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gamarra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6857" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032363v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi D. Raninga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Jagt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmida N. Huq" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nikolka" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.104946" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080047v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Muschi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Lalitha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000795" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038338v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21047" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02967117v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Perez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Charon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6040063" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02128486v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jorda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c5020026" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312473v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08904.0001ecst" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189414v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393215v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08904.0009ecst" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148685v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Donsanti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2018.08.006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LMJNCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855310v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c4030043" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803793v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6436" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148690v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Ramos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maindron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8se00282g" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312435v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meledje" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07704.0145ecst" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312452v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delbos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Setoain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07705.0133ecst" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522063v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09913" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872867v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouchon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr06021h" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868614v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaiaschi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312074v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hokwon Kim" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Dumcenco" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Wei Chen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.081401" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682267v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kim" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouchon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Derycke" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5992" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z51V6ZPH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312020v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khelifi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathiot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400079" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG4C2JLS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959880v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falk" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/14/145606" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312014v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898038" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312033v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400107" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74217T8J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808017v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurenti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.043" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGX4P56L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517847v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalmasso" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.06.034" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLV0PJPW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502174v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gaumet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laurenti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.236" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311993v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Laurenti" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100535" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VW4002Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311984v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arl" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laurenti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104233x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311975v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arl" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;j. Gaumet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983216" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GQXF2WZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426995v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patra" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghosh" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11132102" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681581v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Puel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC57443.2024.10749653" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894887v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396142v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422883v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuior" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cebotari" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#233;rard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404801v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#243;pez Varo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourlier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schulz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berini" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390850v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415522v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422882v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sandoz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422884v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404700v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Ben Khemis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garabedian" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404761v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Arnault" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Girard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304652v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Debs" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390834v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aureau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404678v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. O&#8217;donnell" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Labchir" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404647v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04433384v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De Vito" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391321v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;chu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390771v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288816v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Puel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390765v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425884v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Filonovich" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413105v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405846v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518691" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391041v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Rakotoarimanana" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gon&#231;alves A." TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426047v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Jagt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Andrei" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motiar Rahaman" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmida N Huq" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425827v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416129v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yessad" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867465v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lakhdari" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M. Caillard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Suhr" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikailou Thiam" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raynal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0149ecst" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404063v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390743v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390719v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390707v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401863v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413052v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390684v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumana Badroudine" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391170v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401873v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grishin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amiri" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391189v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotoarimanana P." TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390673v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391298v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Badroudine" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eypert" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404100v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yokobori Shoji" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Jehl" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391215v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393376v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547731" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403442v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2018-01/36/2151" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412935v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390642v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405326v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403669v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Schneider" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goehry" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403800v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gamara" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piotrowicz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427638v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Christians" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403747v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Achard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loubat" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Balestrieri" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hildebrandt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024173v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loubat" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouttemy" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balestrieri" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547913" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391101v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340911v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pellereau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fregnaux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dindault" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312061v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Cheng Kung" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427429v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Matteocci" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Girolamo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Vidon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barichello" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Giacomo" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390216v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392936v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Visaglia" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406471v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404731v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Girard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Arnault" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423171v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calancea" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cebotari" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falaise" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buils" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878570v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proceedings.com/67438.html" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567168v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390817v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401781v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darin Bapaume" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426172v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413163v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Tel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426197v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404483v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390091v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390596v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390594v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401434v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390583v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427623v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mollica" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390070v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390047v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390032v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marot" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Langlois" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Zauner" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393374v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bl&#233;vin" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547412" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412968v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312723v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10903.0061ecst" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417387v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-02301091mtgabs" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660618v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caillard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Goncalves" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC51362.2021.9537458" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417610v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2021-01311035mtgabs" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396893v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Marciano" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapon" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981148" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383700v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Shoji" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08904.0037ecst" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430226v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393078v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Eypert" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392982v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pelouard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat." TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749397v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0284" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneek Kuila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Dassouki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez Cabanes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Grinberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2025.116738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Bekkar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bazin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lf00303b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548544v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyn Robinson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiya Sadiya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Penas-Hidalgo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Talbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02590g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05587514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166810" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dazon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lonchambon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surbl&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Charon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c12020033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Ibrahima Bamba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gbassi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00637" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Hajhemati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mallik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufoulon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Regaldo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c18456" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacen Boussafel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charafeddine Sedrati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Alleg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-08894-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Rim Park" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Chi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Mo Koo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.110003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Buils" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Calancea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouaouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roa Alchamandi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laurans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00399g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandralina Patra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Ghosh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113653" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Jebril" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Visagli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etchberry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsr.202500102" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif H&#252;sam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EL00044K" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Py-Renaudie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Chambissie Kameni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Schneider" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC01056F" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delafoulhouze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2025.125644" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Plana-Ruiz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sicard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c04998" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05470135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Carlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Salomez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hans Krause" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238073" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadie Fuior" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Colin-Duchevet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cebotari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi00878f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010919v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allegre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Lemaitre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berenguier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02962" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119668" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003351" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417802v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Dang Le Vuong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Horbenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Christodoulou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c14301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Roina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cattey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29133045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grishin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maudet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158446" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ralaiarisoa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frisch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ya&#239;che" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300458" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271284v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Visagli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra P. Rakotoarimanana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Njel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143326" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labchir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odonnell" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fregnaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaassamani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.113935" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417648v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Henni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110770" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gayot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01713" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bojar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Dunfield" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3529" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227301012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556278v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Tyagi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidotas Mi&#353;eikis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Martini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stiven Forti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Mishra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr05904a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202200153" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312718v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Bechu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10903.0031ecst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03820508v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemehsadat Moosavi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Konstantakopoulou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-06099-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youven Benseghir" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dalecky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04530" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060642v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Akiki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Daineka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000653" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336761v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Dunfield" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talysa Klein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2021.100520" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319675v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kandory" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Alaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15696-3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312680v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patie Cendra Rakotoarimanana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10203.0003ecst" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238221v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149536" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244613v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra Patie Rakotoarimanana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033122" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408217v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Gow Tarntair" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yu Wu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2021.100466" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi D. Raninga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Jagt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmida N. Huq" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nikolka" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.104946" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889983v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vigneron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2020.106766" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109152v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gamarra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6857" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080047v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Muschi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Lalitha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000795" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02967117v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6040063" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038338v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21047" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393215v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08904.0009ecst" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02128486v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jorda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c5020026" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312473v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08904.0001ecst" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189414v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148685v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Donsanti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2018.08.006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LMJNCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6436" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855310v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonville" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c4030043" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148690v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Ramos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maindron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8se00282g" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312452v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delbos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Setoain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07705.0133ecst" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312435v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meledje" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07704.0145ecst" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522063v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09913" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872867v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouchon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr06021h" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868614v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaiaschi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312074v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hokwon Kim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Dumcenco" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Wei Chen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.081401" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682267v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kim" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouchon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Derycke" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5992" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z51V6ZPH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312014v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898038" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312020v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khelifi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathiot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400079" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG4C2JLS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959880v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falk" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/14/145606" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312033v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400107" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74217T8J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502174v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gaumet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laurenti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.236" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808017v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurenti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.043" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGX4P56L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517847v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalmasso" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.06.034" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLV0PJPW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311993v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Laurenti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100535" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VW4002Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311984v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arl" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laurenti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104233x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311975v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arl" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;j. Gaumet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983216" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GQXF2WZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426995v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patra" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghosh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11132102" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681581v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Puel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC57443.2024.10749653" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894887v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415522v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404801v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#243;pez Varo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourlier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schulz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berini" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390850v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396142v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422883v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuior" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cebotari" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribaud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#233;rard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422882v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sandoz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422884v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404700v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Ben Khemis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garabedian" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404761v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Arnault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Girard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304652v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Debs" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404678v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. O&#8217;donnell" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Labchir" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390834v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aureau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404647v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391321v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;chu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04433384v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De Vito" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288816v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Puel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390771v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390765v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425884v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Filonovich" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391041v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Rakotoarimanana" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gon&#231;alves A." TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405846v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518691" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413105v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426047v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Jagt" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Andrei" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motiar Rahaman" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmida N Huq" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425827v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416129v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yessad" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867465v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lakhdari" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M. Caillard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Suhr" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikailou Thiam" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raynal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0149ecst" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401863v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413052v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390719v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390707v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390743v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404063v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390684v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumana Badroudine" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391170v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401873v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grishin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amiri" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391189v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotoarimanana P." TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391298v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Badroudine" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eypert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390673v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404100v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yokobori Shoji" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Jehl" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391215v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405326v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403442v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2018-01/36/2151" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412935v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390642v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393376v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547731" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403669v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Schneider" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goehry" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403800v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gamara" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piotrowicz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427638v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Christians" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024173v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loubat" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouttemy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balestrieri" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547913" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403747v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Achard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loubat" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Balestrieri" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hildebrandt" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391101v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340911v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pellereau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fregnaux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dindault" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312061v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Cheng Kung" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427429v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Matteocci" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Girolamo" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Vidon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barichello" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Giacomo" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390216v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392936v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Visaglia" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406471v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404731v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Girard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Arnault" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878570v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proceedings.com/67438.html" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423171v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calancea" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cebotari" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falaise" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buils" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567168v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401781v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darin Bapaume" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390817v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413163v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Tel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426172v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426197v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404483v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390596v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390091v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390594v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427623v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mollica" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401434v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390583v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412968v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390070v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390047v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390032v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marot" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Langlois" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Zauner" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393374v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bl&#233;vin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547412" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312723v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10903.0061ecst" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417387v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-02301091mtgabs" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660618v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caillard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Goncalves" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC51362.2021.9537458" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417610v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2021-01311035mtgabs" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396893v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Marciano" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapon" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981148" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383700v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Shoji" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08904.0037ecst" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430226v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393078v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Eypert" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392982v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pelouard" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat." TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749397v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0284" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>