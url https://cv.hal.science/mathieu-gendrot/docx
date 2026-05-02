--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu GENDROT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and degrees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. 2, « Proveblue as an antimalarial drug » Supervisor : PHC Bruno PRADINES. Curent year 2018-2019, Institut de Recherche Biomédicale des Armées. IHU Méditerranée Infection Marseille, Parasitology-entomology unit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. 1, « Proveblue as an antimalarial drug » Supervisor : PHC Bruno PRADINES. Year 2017-2018, Institut de Recherche Biomédicale des Armées. IHU Méditerranée Infection Marseille, Parasitology-entomology unit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master degree 2, Human Pathology « Maladies infectieuses & contagion-prévention » Options : Medical entomology. Year 2016-2017, Marseille university. M</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">aster degree 1, Human Pathology « Du gène à la maladie » Options : Parasitology, bacteriology, virology, molecular biology. Year 2015-2016, Marseille university.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University degree 3, « Biochimie, biologie moléculaire cellulaire et physiologique » Options : Microbiology, Microbiology laboratory analysis, Virology. Year 2014-2015, Rouen university.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University degree 2, « Biochimie, biologie moléculaire cellulaire et physiologique » Options : Animal and plant parasitology, Biochemistry. Year 2013-2014, Rouen university.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University degree 1, « Science de la vie de la Terre et de l'environnement » Year 2012-2013, Rouen university. Bachelor degree, scientific option. Option: Life, Earth and Environment Sciences Year 2011-2012, High school Louis-Modeste Leroy, Evreux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">July 2017-now : Military volunteer (Officer cadet) of the French Service de Santé des Armées Ph.D. student, 2nd year under direction of supervisor PHC Bruno PRADINES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">November 2018: One month trainee at Pasteur Institute of Cambodia in Phnom Penh Learning of Piperaquine survival assay and Ring survival assay, experiments on Cambodian resistant strains.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">November 2017 : Initial Military Training Third Promotion at Gendarmerie of Rochefort, Promotion Major.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">January to june 2017 : Six months trainee at malaria National Reference Center in Marseille « Use of Methylene blue Proveblue as an antimalarial drug in-vitro. »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May to june 2016 : Seven weeks trainee at malaria National Reference Center in Marseille « Identification and validation of molecular markers of resistance to antimalarial drugs. »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">July to august 2015 : Six weeks trainee at malaria National Reference Center in Marseille « Identification and validation of molecular markers of resistance to antimalarial drugs. »</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Activity of Repurposing Ivermectin against a Panel of 30 Clinical SARS-CoV-2 Strains Belonging to 14 Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Delandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boxberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.445. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15040445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylene Blue-Based Combination Therapy with Amodiaquine Prevents Severe Malaria in an Experimental Rodent Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dormoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Amalvict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2031. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14102031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of the Sensitivity of Ten Commercial Rapid Diagnostic Test Kits for the Detection of Plasmodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Amalvict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.2240. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diagnostics12092240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Association between Methylene Blue Reduced Susceptibility and Polymorphisms in 12 Genes Involved in Antimalarial Drug Resistance in African Plasmodium falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Delandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.351. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14040351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid of Chloroquine and Primaquine Linked by Gold(I): Multitarget and Multiphase Antiplasmodial Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Souza Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helenita Costa Quadros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Rodrigo Magalhaes Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Ivisson Santos de Deus da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.662-678. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202000653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Evaluation of the Antiviral Activity of Methylene Blue Alone or in Combination against SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Delandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boxberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (14), pp.3007. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm10143007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium ovale wallikeri and P. ovale curtisi Infections and Diagnostic Approaches to Imported Malaria, France, 2013–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Joste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2702.202143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in susceptibility to hydroxychloroquine of SARS-CoV-2 isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Boschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Aherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (12), pp.1493-1502. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52586/5043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Mutations in the pfcoronin Gene and Association with Ex Vivo Susceptibility to Common Quinoline Drugs against Plasmodium falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Delandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1273. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13081273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antiplasmodial evaluation of 1H-1,2,3-triazole grafted 4-aminoquinoline-benzoxaborole hybrids and benzoxaborole analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Saini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghu Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Chowdhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.104733. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2021.104733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des pompes membranaires de Plasmodium falciparum dans le transport et la résistance aux antipaludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Delandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (519), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1773-035X(20)30063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of mutations in the Plasmodium falciparum chloroquine resistance transporter, PfCRT, and association with ex vivo susceptibility to common anti-malarial drugs against African Plasmodium falciparum isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tsombeng Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bogreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-020-03281-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial artemisinin-based combination therapies (ACT) and COVID-19 in Africa: In vitro inhibition of SARS-CoV-2 replication by mefloquine-artesunate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boxberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Delandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99, pp.437-440. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2020.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic and Anti-Plasmodial Activities of Stephania dielsiana Y.C. Wu Extracts and the Isolated Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Knockleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (16), pp.3755. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25163755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of association between polymorphisms in the pfcoronin and pfk13 genes and the presence of Plasmodium falciparum parasites after treatment with artemisinin derivatives in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Delandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.106190. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.106190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline and multinormal distribution of ex vivo susceptibilities of Plasmodium falciparum to methylene blue in Africa, 2013–18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (8), pp.2141-2148. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkaa174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amide Tethered 4-Aminoquinoline-naphthalimide Hybrids: A New Class of Possible Dual Function Antiplasmodials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nosipho Cele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (12), pp.2544-2552. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmedchemlett.0c00536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroquine as a prophylactic agent against COVID-19?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (6), pp.105980. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.105980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylene blue inhibits replication of SARS-CoV-2 in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boxberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.106202. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.106202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Antiviral Activity of Doxycycline against SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceane Delandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (21), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25215064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial drugs inhibit the replication of SARS-CoV-2: An in vitro evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boxberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.101873. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are k13 and plasmepsin II genes, involved in Plasmodium falciparum resistance to artemisinin derivatives and piperaquine in Southeast Asia, reliable to monitor resistance surveillance in Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Foguim Tsombeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.285. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-019-2916-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleoside-lipid-based nanocarriers for methylene blue delivery: potential application as anti-malarial drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Kowouvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (33), pp.18844-18852. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9RA02576F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of in vitro antimalarial responses by polymorphisms in Plasmodium falciparum ABC transporters (pfmdr1 and pfmdr5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Wague Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tsombeng Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Ababacar Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.126-134. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline Ex Vivo and Molecular Responses of Plasmodium fa lciparum Isolates to Piperaquine before Implementation of Dihydroartemisinin-Piperaquine in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Foguim Tsombeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silman Diawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (5), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.02445-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low polymorphisms in pfact, pfugt and pfcarl genes in African Plasmodium falciparum isolates and absence of association with susceptibility to common anti-malarial drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tsombeng Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Wague Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silman Diawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-019-2919-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The D113N mutation in the RING E3 ubiquitin protein ligase gene is not associated with ex vivo susceptibility to common anti-malarial drugs in African Plasmodium falciparum isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tsombeng Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Amalvict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.108. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2252-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of a High Level of Duplication of the Plasmepsin Gene in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Foguim Tsombeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Amalvict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (11), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00374-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Polymorphisms in the Pfmdr6 Gene and Ex Vivo Susceptibility to Quinine in Plasmodium falciparum Parasites from Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silman Diawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Bou Kounta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Briolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (3), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01183-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABSENCE OF ASSOCIATION BETWEEN EX VIVO SUSCEPTIBILITY TO PIPERAQUINE AND POLYMORPHISMS IN EXONUCLEASE GENE AND COPY NUMBERS IN PLASMEPSIN 2 GENE IN AFRICAN PLASMODIUM FALCIPARUM ISOLATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (5, S), pp.297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVEBLUE, METHYLENE BLUE, AS AN ANTIMALARIAL DRUG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Amalvict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (5, S), pp.495-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Association between Polymorphisms in the RING E3 Ubiquitin Protein Ligase Gene and Ex Vivo Susceptibility to Conventional Antimalarial Drugs in Plasmodium falciparum Isolates from Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bécaye Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Ababacar Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (8), pp.5010-5013. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.03105-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu GENDROT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and degrees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. 2, « Proveblue as an antimalarial drug » Supervisor : PHC Bruno PRADINES. Curent year 2018-2019, Institut de Recherche Biomédicale des Armées. IHU Méditerranée Infection Marseille, Parasitology-entomology unit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. 1, « Proveblue as an antimalarial drug » Supervisor : PHC Bruno PRADINES. Year 2017-2018, Institut de Recherche Biomédicale des Armées. IHU Méditerranée Infection Marseille, Parasitology-entomology unit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master degree 2, Human Pathology « Maladies infectieuses & contagion-prévention » Options : Medical entomology. Year 2016-2017, Marseille university. M</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">aster degree 1, Human Pathology « Du gène à la maladie » Options : Parasitology, bacteriology, virology, molecular biology. Year 2015-2016, Marseille university.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University degree 3, « Biochimie, biologie moléculaire cellulaire et physiologique » Options : Microbiology, Microbiology laboratory analysis, Virology. Year 2014-2015, Rouen university.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University degree 2, « Biochimie, biologie moléculaire cellulaire et physiologique » Options : Animal and plant parasitology, Biochemistry. Year 2013-2014, Rouen university.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University degree 1, « Science de la vie de la Terre et de l'environnement » Year 2012-2013, Rouen university. Bachelor degree, scientific option. Option: Life, Earth and Environment Sciences Year 2011-2012, High school Louis-Modeste Leroy, Evreux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">July 2017-now : Military volunteer (Officer cadet) of the French Service de Santé des Armées Ph.D. student, 2nd year under direction of supervisor PHC Bruno PRADINES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">November 2018: One month trainee at Pasteur Institute of Cambodia in Phnom Penh Learning of Piperaquine survival assay and Ring survival assay, experiments on Cambodian resistant strains.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">November 2017 : Initial Military Training Third Promotion at Gendarmerie of Rochefort, Promotion Major.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">January to june 2017 : Six months trainee at malaria National Reference Center in Marseille « Use of Methylene blue Proveblue as an antimalarial drug in-vitro. »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May to june 2016 : Seven weeks trainee at malaria National Reference Center in Marseille « Identification and validation of molecular markers of resistance to antimalarial drugs. »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">July to august 2015 : Six weeks trainee at malaria National Reference Center in Marseille « Identification and validation of molecular markers of resistance to antimalarial drugs. »</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylene Blue-Based Combination Therapy with Amodiaquine Prevents Severe Malaria in an Experimental Rodent Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dormoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Amalvict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2031. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14102031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Activity of Repurposing Ivermectin against a Panel of 30 Clinical SARS-CoV-2 Strains Belonging to 14 Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Delandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boxberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.445. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15040445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of the Sensitivity of Ten Commercial Rapid Diagnostic Test Kits for the Detection of Plasmodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Amalvict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.2240. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diagnostics12092240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antiplasmodial evaluation of 1H-1,2,3-triazole grafted 4-aminoquinoline-benzoxaborole hybrids and benzoxaborole analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Saini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghu Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Chowdhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.104733. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2021.104733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Mutations in the pfcoronin Gene and Association with Ex Vivo Susceptibility to Common Quinoline Drugs against Plasmodium falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Delandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1273. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13081273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid of Chloroquine and Primaquine Linked by Gold(I): Multitarget and Multiphase Antiplasmodial Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Souza Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helenita Costa Quadros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Rodrigo Magalhaes Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Ivisson Santos de Deus da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.662-678. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202000653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Association between Methylene Blue Reduced Susceptibility and Polymorphisms in 12 Genes Involved in Antimalarial Drug Resistance in African Plasmodium falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Delandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.351. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14040351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Evaluation of the Antiviral Activity of Methylene Blue Alone or in Combination against SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Delandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boxberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (14), pp.3007. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm10143007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium ovale wallikeri and P. ovale curtisi Infections and Diagnostic Approaches to Imported Malaria, France, 2013–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Joste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2702.202143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in susceptibility to hydroxychloroquine of SARS-CoV-2 isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Boschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Aherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (12), pp.1493-1502. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52586/5043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial drugs inhibit the replication of SARS-CoV-2: An in vitro evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boxberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.101873. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Antiviral Activity of Doxycycline against SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceane Delandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (21), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25215064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic and Anti-Plasmodial Activities of Stephania dielsiana Y.C. Wu Extracts and the Isolated Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Knockleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (16), pp.3755. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25163755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of association between polymorphisms in the pfcoronin and pfk13 genes and the presence of Plasmodium falciparum parasites after treatment with artemisinin derivatives in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Delandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.106190. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.106190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of mutations in the Plasmodium falciparum chloroquine resistance transporter, PfCRT, and association with ex vivo susceptibility to common anti-malarial drugs against African Plasmodium falciparum isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tsombeng Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bogreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-020-03281-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial artemisinin-based combination therapies (ACT) and COVID-19 in Africa: In vitro inhibition of SARS-CoV-2 replication by mefloquine-artesunate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boxberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Delandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99, pp.437-440. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2020.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des pompes membranaires de Plasmodium falciparum dans le transport et la résistance aux antipaludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Delandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (519), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1773-035X(20)30063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amide Tethered 4-Aminoquinoline-naphthalimide Hybrids: A New Class of Possible Dual Function Antiplasmodials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nosipho Cele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (12), pp.2544-2552. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmedchemlett.0c00536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline and multinormal distribution of ex vivo susceptibilities of Plasmodium falciparum to methylene blue in Africa, 2013–18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (8), pp.2141-2148. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkaa174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylene blue inhibits replication of SARS-CoV-2 in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boxberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.106202. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.106202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroquine as a prophylactic agent against COVID-19?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (6), pp.105980. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.105980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are k13 and plasmepsin II genes, involved in Plasmodium falciparum resistance to artemisinin derivatives and piperaquine in Southeast Asia, reliable to monitor resistance surveillance in Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Foguim Tsombeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.285. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-019-2916-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleoside-lipid-based nanocarriers for methylene blue delivery: potential application as anti-malarial drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Kowouvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (33), pp.18844-18852. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9RA02576F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of in vitro antimalarial responses by polymorphisms in Plasmodium falciparum ABC transporters (pfmdr1 and pfmdr5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Wague Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tsombeng Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Ababacar Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.126-134. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline Ex Vivo and Molecular Responses of Plasmodium fa lciparum Isolates to Piperaquine before Implementation of Dihydroartemisinin-Piperaquine in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Foguim Tsombeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silman Diawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (5), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.02445-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low polymorphisms in pfact, pfugt and pfcarl genes in African Plasmodium falciparum isolates and absence of association with susceptibility to common anti-malarial drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tsombeng Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Wague Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silman Diawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-019-2919-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The D113N mutation in the RING E3 ubiquitin protein ligase gene is not associated with ex vivo susceptibility to common anti-malarial drugs in African Plasmodium falciparum isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tsombeng Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Amalvict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.108. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2252-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of a High Level of Duplication of the Plasmepsin Gene in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Foguim Tsombeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Amalvict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (11), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00374-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Polymorphisms in the Pfmdr6 Gene and Ex Vivo Susceptibility to Quinine in Plasmodium falciparum Parasites from Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silman Diawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Bou Kounta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Briolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (3), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01183-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABSENCE OF ASSOCIATION BETWEEN EX VIVO SUSCEPTIBILITY TO PIPERAQUINE AND POLYMORPHISMS IN EXONUCLEASE GENE AND COPY NUMBERS IN PLASMEPSIN 2 GENE IN AFRICAN PLASMODIUM FALCIPARUM ISOLATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Foguim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (5, S), pp.297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVEBLUE, METHYLENE BLUE, AS AN ANTIMALARIAL DRUG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Amalvict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (5, S), pp.495-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Association between Polymorphisms in the RING E3 Ubiquitin Protein Ligase Gene and Ex Vivo Susceptibility to Conventional Antimalarial Drugs in Plasmodium falciparum Isolates from Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bécaye Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Ababacar Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (8), pp.5010-5013. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.03105-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Delandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gendrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jardot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Bideau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boxberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15040445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03949197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dormoi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amalvict" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03948586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Madamet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fonta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12092240" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Foguim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14040351" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Souza Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helenita Costa Quadros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Rodrigo Magalhaes Moreira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Ivisson Santos de Deus da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000653" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03421132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andreani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10143007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pauc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.202143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boschi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aherfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52586/5043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mosnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13081273" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Saini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Raj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Chowdhary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.104733" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(20)30063-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tsombeng Foguim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bogreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03281-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duflot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.08.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Knockleby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25163755" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Daffe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Diallo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brouqui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa174" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03165070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosipho Cele" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.0c00536" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Javelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Clerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.105980" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106202" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hutter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Delandre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215064" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101873" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Foguim Tsombeng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gladys Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2916-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kowouvi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alies" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA02576F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Wague Gueye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Ababacar Wade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.05.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silman Diawara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02445-18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2919-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Amalvict" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2252-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924107v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00374-18" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Bou Kounta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Briolant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01183-16" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;caye Fall" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Fall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03105-15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03949197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dormoi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amalvict" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gendrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Delandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jardot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Bideau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boxberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15040445" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03948586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Madamet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fonta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12092240" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Saini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Raj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Chowdhary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.104733" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mosnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13081273" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Souza Pereira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helenita Costa Quadros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Rodrigo Magalhaes Moreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Ivisson Santos de Deus da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000653" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Foguim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14040351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03421132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andreani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10143007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pauc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.202143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boschi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aherfi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52586/5043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101873" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hutter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Delandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Knockleby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25163755" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Daffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Diallo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106190" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tsombeng Foguim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bogreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03281-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duflot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.08.032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(20)30063-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03165070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosipho Cele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.0c00536" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brouqui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Javelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Clerc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.105980" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Foguim Tsombeng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gladys Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2916-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kowouvi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alies" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA02576F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Wague Gueye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Ababacar Wade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.05.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silman Diawara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02445-18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2919-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Amalvict" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2252-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924107v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00374-18" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Bou Kounta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Briolant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01183-16" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;caye Fall" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Fall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03105-15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>