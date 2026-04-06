--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -968,425 +968,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
+                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+                <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bon Mardion</w:t>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Girard</w:t>
+                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Moro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Rousset</w:t>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.063005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03329835v1</w:t>
+                <w:t xml:space="preserve">hal-03132496v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale energy budget of inertially driven turbulence in normal and superfluid helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Salort</w:t>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.064604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.064604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132496v3</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale energy budget of inertially driven turbulence in normal and superfluid helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bon Mardion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatimata Sy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+                <w:t xml:space="preserve">J.-P Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rousset</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6 (6), pp.064604. </w:t>
+              <w:t xml:space="preserve">, 2021, 6 (9), pp.094601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.064604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023565v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03329835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian diffusion properties of a free shear turbulent jet</w:t>
               </w:r>
@@ -2038,51 +2038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic turbulence test facilities at CEA/SBT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2172,77 +2172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superfluid high REynolds von Kármán experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,248 +2434,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do small, weakly inertial particles go in a turbulent flow?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous 3D measurement of the translation and rotation of finite-size particles and the flow field in a fully developed turbulent water flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eberhard Bodenschatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2012.72⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (2), pp.024006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/24/2/024006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985022v1</w:t>
+                <w:t xml:space="preserve">hal-00985005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous 3D measurement of the translation and rotation of finite-size particles and the flow field in a fully developed turbulent water flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where do small, weakly inertial particles go in a turbulent flow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bérut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Haitao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eberhard Bodenschatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (2), pp.024006. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 698, pp.160-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/24/2/024006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985005v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between rough and smooth plates within the same Rayleigh-Bénard cell</w:t>
               </w:r>
@@ -2847,51 +2847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.075024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3189,51 +3189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3893,51 +3893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodrow L. Shew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4176,51 +4176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0C13BA7"/>
+    <w:nsid w:val="D09A21BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4407,51 +4407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-gibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5248-492X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123405270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vessaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lorin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Durozoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Garde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911293v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh2899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Viggiano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Basset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bayo&#225;n Cal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074603" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615686v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo D. Mininni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac55f1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;van&#269;ara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hrubcov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rotter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Skrbek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064604" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Solovitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.325" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Thi Minh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Tavakoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triqueneaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Swami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Ruhtinas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02222-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zubko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tonnerre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11227" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W Saw" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bodenschatz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922241" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/101/1/012187" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Xu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.72" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/024006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gasteuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540665" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/7/075024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00377244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina B. Gertjerenken" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085812" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00121535v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00049-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.084501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Falcon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gorce" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456748v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00268361v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00151647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodrow L. Shew" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Metz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-gibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5248-492X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123405270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vessaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lorin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Durozoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Garde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911293v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh2899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Viggiano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Basset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bayo&#225;n Cal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074603" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615686v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo D. Mininni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac55f1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;van&#269;ara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hrubcov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rotter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Skrbek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064604" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Solovitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.325" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Thi Minh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Tavakoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triqueneaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Swami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Ruhtinas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02222-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zubko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tonnerre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11227" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W Saw" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bodenschatz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922241" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/101/1/012187" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/024006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.72" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gasteuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540665" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/7/075024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00377244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina B. Gertjerenken" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085812" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00121535v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00049-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.084501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Falcon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gorce" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456748v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00268361v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00151647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodrow L. Shew" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Metz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>