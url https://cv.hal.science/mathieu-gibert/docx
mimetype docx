--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -968,204 +968,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
+                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Salort</w:t>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+                <w:t xml:space="preserve">M Bon Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
+                <w:t xml:space="preserve">A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+                <w:t xml:space="preserve">J.-P Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (9), pp.094601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132496v3</w:t>
+                <w:t xml:space="preserve">cea-03329835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale energy budget of inertially driven turbulence in normal and superfluid helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimata Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1202,191 +1202,191 @@
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (6), pp.064604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.064604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bon Mardion</w:t>
+                <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Girard</w:t>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Moro</w:t>
+                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Rousset</w:t>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (9), pp.094601. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.063005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03329835v1</w:t>
+                <w:t xml:space="preserve">hal-03132496v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian diffusion properties of a free shear turbulent jet</w:t>
               </w:r>
@@ -1902,559 +1902,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01485902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence attenuation by large neutrally buoyant particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryogenic turbulence test facilities at CEA/SBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cisse</w:t>
+                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.-W Saw</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alan Braslau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4922241⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (1), pp.012187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/101/1/012187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198368v1</w:t>
+                <w:t xml:space="preserve">cea-01367182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic turbulence test facilities at CEA/SBT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baudet</w:t>
+                <w:t xml:space="preserve">Turbulence attenuation by large neutrally buoyant particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-W Saw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+                <w:t xml:space="preserve">E Bodenschatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Braslau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Bec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 101 (1), pp.012187. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.061702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/101/1/012187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4922241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01367182v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfluid high REynolds von Kármán experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing quantum and classical turbulence analogy in von Kármán liquid helium, nitrogen, and water experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bonnay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+                <w:t xml:space="preserve">B Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Poncet</w:t>
+                <w:t xml:space="preserve">Éric Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4897542⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (12), pp.125109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4904378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113305v1</w:t>
+                <w:t xml:space="preserve">hal-01198372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing quantum and classical turbulence analogy in von Kármán liquid helium, nitrogen, and water experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superfluid high REynolds von Kármán experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Saint-Michel</w:t>
+                <w:t xml:space="preserve">Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Herbert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
+                <w:t xml:space="preserve">Jean-Marc Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (12), pp.125109. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (10), pp.103908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4904378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4897542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198372v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous 3D measurement of the translation and rotation of finite-size particles and the flow field in a fully developed turbulent water flow</w:t>
               </w:r>
@@ -2847,51 +2847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.075024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3189,51 +3189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3482,77 +3482,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local velocity measurements in the Shrek experiment at high reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Braslau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3607,51 +3607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of the SHREK experiment at ultra-high Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodrow L. Shew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4176,51 +4176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D09A21BE"/>
+    <w:nsid w:val="31D3C4A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4407,51 +4407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-gibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5248-492X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123405270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vessaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lorin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Durozoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Garde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911293v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh2899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Viggiano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Basset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bayo&#225;n Cal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074603" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615686v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo D. Mininni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac55f1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;van&#269;ara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hrubcov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rotter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Skrbek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064604" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Solovitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.325" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Thi Minh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Tavakoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triqueneaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Swami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Ruhtinas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02222-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zubko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tonnerre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11227" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W Saw" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bodenschatz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922241" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/101/1/012187" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/024006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.72" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gasteuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540665" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/7/075024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00377244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina B. Gertjerenken" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085812" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00121535v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00049-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.084501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Falcon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gorce" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456748v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00268361v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00151647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodrow L. Shew" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Metz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-gibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5248-492X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123405270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vessaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lorin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Durozoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Garde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911293v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh2899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Viggiano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Basset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bayo&#225;n Cal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074603" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615686v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo D. Mininni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac55f1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;van&#269;ara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hrubcov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rotter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Skrbek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064604" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Solovitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.325" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Thi Minh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Tavakoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triqueneaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Swami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Ruhtinas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02222-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zubko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tonnerre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11227" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/101/1/012187" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W Saw" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bodenschatz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922241" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/024006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.72" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gasteuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540665" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/7/075024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00377244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina B. Gertjerenken" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085812" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00121535v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00049-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.084501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Falcon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gorce" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456748v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00268361v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00151647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodrow L. Shew" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Metz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>