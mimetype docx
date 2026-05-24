--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -566,961 +566,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrainment, diffusion and effective compressibility in a self-similar turbulent jet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Barois</w:t>
+                <w:t xml:space="preserve">Markov property of Lagrangian turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Obligado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mordant</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo D. Mininni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.638⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137 (5), pp.53001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/ac55f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762366v1</w:t>
+                <w:t xml:space="preserve">hal-03615686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov property of Lagrangian turbulence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+                <w:t xml:space="preserve">Entrainment, diffusion and effective compressibility in a self-similar turbulent jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Viggiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo D. Mininni</w:t>
+                <w:t xml:space="preserve">Nicolas Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 137 (5), pp.53001. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 947, pp.A29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/ac55f1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615686v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquity of particle-vortex interactions in turbulent counterflow of superfluid helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagrangian diffusion properties of a free shear turbulent jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Viggiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Švančara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L Skrbek</w:t>
+                <w:t xml:space="preserve">Stephen Solovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 911, pp.A8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1017⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 918, pp.A25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023574v1</w:t>
+                <w:t xml:space="preserve">hal-03290080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ubiquity of particle-vortex interactions in turbulent counterflow of superfluid helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Švančara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hrubcová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B Rousset</w:t>
+                <w:t xml:space="preserve">L Skrbek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 911, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03329835v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale energy budget of inertially driven turbulence in normal and superfluid helium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rousset</w:t>
+                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.064604⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.063005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023565v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132496v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bon Mardion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Salort</w:t>
+                <w:t xml:space="preserve">A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+                <w:t xml:space="preserve">J.-P Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+                <w:t xml:space="preserve">B Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (9), pp.094601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132496v3</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03329835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian diffusion properties of a free shear turbulent jet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Basset</w:t>
+                <w:t xml:space="preserve">Multiscale energy budget of inertially driven turbulence in normal and superfluid helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Solovitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Barois</w:t>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 918, pp.A25. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.064604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.064604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290080v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobium Nitride Thin Films for Very Low Temperature Resistive Thermometry</w:t>
               </w:r>
@@ -1640,90 +1640,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the small-scale statistics of turbulence in the Modane S1MA wind tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnil Kharche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1902,780 +1902,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01485902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic turbulence test facilities at CEA/SBT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulence attenuation by large neutrally buoyant particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+                <w:t xml:space="preserve">M Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Braslau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E.-W Saw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bodenschatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/101/1/012187⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.061702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01367182v1</w:t>
+                <w:t xml:space="preserve">hal-01198368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence attenuation by large neutrally buoyant particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+                <w:t xml:space="preserve">Cryogenic turbulence test facilities at CEA/SBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bodenschatz</w:t>
+                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alan Braslau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (6), pp.061702. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (1), pp.012187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4922241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/101/1/012187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198368v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01367182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing quantum and classical turbulence analogy in von Kármán liquid helium, nitrogen, and water experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superfluid high REynolds von Kármán experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Saint-Michel</w:t>
+                <w:t xml:space="preserve">Patrick Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Herbert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
+                <w:t xml:space="preserve">Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4904378⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (10), pp.103908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4897542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198372v1</w:t>
+                <w:t xml:space="preserve">hal-01113305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfluid high REynolds von Kármán experiment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing quantum and classical turbulence analogy in von Kármán liquid helium, nitrogen, and water experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Girard</w:t>
+                <w:t xml:space="preserve">B Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Poncet</w:t>
+                <w:t xml:space="preserve">Éric Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85 (10), pp.103908. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (12), pp.125109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4897542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4904378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113305v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous 3D measurement of the translation and rotation of finite-size particles and the flow field in a fully developed turbulent water flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where do small, weakly inertial particles go in a turbulent flow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+                <w:t xml:space="preserve">Haitao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eberhard Bodenschatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/24/2/024006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 698, pp.160-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985005v1</w:t>
+                <w:t xml:space="preserve">hal-00985022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do small, weakly inertial particles go in a turbulent flow?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous 3D measurement of the translation and rotation of finite-size particles and the flow field in a fully developed turbulent water flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haitao Xu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eberhard Bodenschatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 698, pp.160-167. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (2), pp.024006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2012.72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/24/2/024006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985022v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between rough and smooth plates within the same Rayleigh-Bénard cell</w:t>
               </w:r>
@@ -2847,51 +2847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.075024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3189,51 +3189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3482,77 +3482,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local velocity measurements in the Shrek experiment at high reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Braslau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3607,64 +3607,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of the SHREK experiment at ultra-high Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3848,259 +3848,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian temperature, velocity and local heat flux measurement in Rayleigh-Benard convection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An instrumented tracer for Lagrangian measurements in Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woodrow L. Shew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gasteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00151647v1</w:t>
+                <w:t xml:space="preserve">ensl-00138861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An instrumented tracer for Lagrangian measurements in Rayleigh-Bénard convection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagrangian temperature, velocity and local heat flux measurement in Rayleigh-Benard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gasteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodrow L. Shew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Pinton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">ensl-00138861v1</w:t>
+                <w:t xml:space="preserve">ensl-00151647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4176,51 +4176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31D3C4A1"/>
+    <w:nsid w:val="42643915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4407,51 +4407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-gibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5248-492X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123405270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vessaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lorin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Durozoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Garde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911293v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh2899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Viggiano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Basset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bayo&#225;n Cal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074603" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615686v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo D. Mininni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac55f1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;van&#269;ara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hrubcov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rotter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Skrbek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064604" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Solovitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.325" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Thi Minh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Tavakoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triqueneaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Swami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Ruhtinas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02222-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zubko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tonnerre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11227" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/101/1/012187" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W Saw" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bodenschatz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922241" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/024006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.72" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gasteuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540665" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/7/075024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00377244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina B. Gertjerenken" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085812" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00121535v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00049-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.084501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Falcon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gorce" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456748v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00268361v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00151647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodrow L. Shew" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Metz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-gibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5248-492X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123405270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vessaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lorin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Durozoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Garde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911293v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vessaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh2899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Viggiano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Basset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bayo&#225;n Cal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074603" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615686v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo D. Mininni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac55f1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.638" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Solovitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.325" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;van&#269;ara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hrubcov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rotter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Skrbek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064604" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Thi Minh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Tavakoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triqueneaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Swami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Ruhtinas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02222-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zubko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tonnerre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11227" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W Saw" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bodenschatz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922241" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/101/1/012187" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Xu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.72" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/024006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gasteuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540665" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/7/075024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00377244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina B. Gertjerenken" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085812" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00121535v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00049-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.084501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Falcon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gorce" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456748v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00268361v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138861v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodrow L. Shew" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Metz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00151647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>