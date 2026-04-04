--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -974,165 +974,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La patrimonialisation de l'urbain</w:t>
+                <w:t xml:space="preserve">Le patrimoine saisi par les instruments d'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Construction Politique et Sociale des Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, pp.1-6</w:t>
+              <w:t xml:space="preserve">, 2012, 1, pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681536v1</w:t>
+                <w:t xml:space="preserve">hal-00680288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine saisi par les instruments d'action publique</w:t>
+                <w:t xml:space="preserve">La patrimonialisation de l'urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Construction Politique et Sociale des Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, pp.33-45</w:t>
+              <w:t xml:space="preserve">, 2012, 1, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680288v1</w:t>
+                <w:t xml:space="preserve">hal-00681536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones de protection du patrimoine architectural, urbain et paysager (ZPPAUP), une forme de gouvernance patrimoniale ?</w:t>
               </w:r>
@@ -2033,368 +2033,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation patrimoniale dans la planification urbaine française : pour une territorialisation inégalitaire des nouveaux patrimoines ?</w:t>
+                <w:t xml:space="preserve">De la stratégie de sélection des patrimoines dans le Plan Local d'Urbanisme : enjeux, acteurs et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et territoires face aux inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQAR, May 2019, Rimouski, Canada</w:t>
+              <w:t xml:space="preserve">A la recherche du PLU patrimonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02570672v1</w:t>
+                <w:t xml:space="preserve">halshs-02570728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la stratégie de sélection des patrimoines dans le Plan Local d'Urbanisme : enjeux, acteurs et résultats</w:t>
+                <w:t xml:space="preserve">L'innovation patrimoniale dans la planification urbaine française : pour une territorialisation inégalitaire des nouveaux patrimoines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Marchand</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A la recherche du PLU patrimonial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers, Jun 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Innovation et territoires face aux inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAR, May 2019, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02570728v1</w:t>
+                <w:t xml:space="preserve">halshs-02570672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de l'action patrimoniale : analyser les effets des qualifications juridiques de l'espace et des instruments d'action publique</w:t>
+                <w:t xml:space="preserve">L'attention portée aux patrimoines de proximité comme paradigme pour la construction territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Mele</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zonages : une histoire comparée des périmètres de protection, d'exclusion et de développement (XVIIIe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Sud, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02570701v1</w:t>
+                <w:t xml:space="preserve">halshs-02570765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'attention portée aux patrimoines de proximité comme paradigme pour la construction territoriale</w:t>
+                <w:t xml:space="preserve">Les territoires de l'action patrimoniale : analyser les effets des qualifications juridiques de l'espace et des instruments d'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Sud, Jun 2017, Vannes, France</w:t>
+              <w:t xml:space="preserve">Zonages : une histoire comparée des périmètres de protection, d'exclusion et de développement (XVIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02570765v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plan local d'urbanisme français : un instrument orienté de pédagogie citoyenne du paysage</w:t>
               </w:r>
@@ -3941,51 +3941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plupat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cdg/461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Ballot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Roullet-Caire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19137872" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vfs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanchoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/georegards" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784104v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veschambre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172622v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.733.0112" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101240v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plupat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cdg/461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Ballot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Roullet-Caire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19137872" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vfs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanchoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/georegards" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784104v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veschambre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172622v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.733.0112" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101240v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>