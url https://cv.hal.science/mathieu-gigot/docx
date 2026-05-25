--- v1 (2026-04-04)
+++ v2 (2026-05-25)
@@ -974,165 +974,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine saisi par les instruments d'action publique</w:t>
+                <w:t xml:space="preserve">La patrimonialisation de l'urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Construction Politique et Sociale des Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, pp.33-45</w:t>
+              <w:t xml:space="preserve">, 2012, 1, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680288v1</w:t>
+                <w:t xml:space="preserve">hal-00681536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La patrimonialisation de l'urbain</w:t>
+                <w:t xml:space="preserve">Le patrimoine saisi par les instruments d'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Construction Politique et Sociale des Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, pp.1-6</w:t>
+              <w:t xml:space="preserve">, 2012, 1, pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681536v1</w:t>
+                <w:t xml:space="preserve">hal-00680288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones de protection du patrimoine architectural, urbain et paysager (ZPPAUP), une forme de gouvernance patrimoniale ?</w:t>
               </w:r>
@@ -3941,51 +3941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plupat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cdg/461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Ballot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Roullet-Caire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19137872" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vfs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanchoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/georegards" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784104v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veschambre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172622v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.733.0112" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101240v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plupat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cdg/461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Ballot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Roullet-Caire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19137872" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vfs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanchoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/georegards" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784104v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veschambre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172622v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.733.0112" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101240v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>