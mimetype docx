--- v0 (2026-03-12)
+++ v1 (2026-04-12)
@@ -298,1788 +298,1797 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salariat / Une revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sala.003.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime des intermittents du spectacle, une voie pour la socialisation du salaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germinal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 8 (1), pp.111-120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ger.008.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats à durée limitée et indemnisation du chômage. Une diversité de trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Remillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baguelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Des contrats de plus en plus courts ? Mesurer et comprendre la diversité des usages des contrats courts par les employeurs et les salariés, 173-174-175, pp.51-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12y7s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'emploi, une cause patronale. À propos des Gattaz, du pin's à la sociodicée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi la revue Salariat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salariat / Une revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1, pp.159-193</w:t>
+              <w:t xml:space="preserve">, 2022, 1, pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111973v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indemnisation du chômage : quel taux de couverture ?</w:t>
+                <w:t xml:space="preserve">L'emploi, une cause patronale. À propos des Gattaz, du pin's à la sociodicée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105, pp.3-24</w:t>
+              <w:t xml:space="preserve">Salariat / Une revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.159-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878592v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi la revue Salariat ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Castel</w:t>
+                <w:t xml:space="preserve">Indemnisation du chômage : quel taux de couverture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maud Simonet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salariat / Une revue de sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, pp.7-23</w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.3-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563872v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indemnisation du chômage : quel taux de couverture ?</w:t>
+                <w:t xml:space="preserve">L’assurance chômage de 1979 à 2021 : quelles évolutions des droits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 105, pp.3-24. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 105, pp.25-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.105.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdli.105.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03884841v1</w:t>
+                <w:t xml:space="preserve">hal-03884503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les salariés en contrats courts : chômeurs optimisateurs ou travailleurs avant tout ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03224270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’assurance chômage de 1979 à 2021 : quelles évolutions des droits ?</w:t>
+                <w:t xml:space="preserve">Indemnisation du chômage : quel taux de couverture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 105, pp.25-59. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 105, pp.3-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.105.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdli.105.0025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03884503v1</w:t>
+                <w:t xml:space="preserve">hal-03884841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme de l'assurance chômage : les droits des salariés au risque de l'experience rating</w:t>
+                <w:t xml:space="preserve">Réforme de l'assurance chômage : vers la fin de la couverture assurancielle de la privation d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.364-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/drou.875.0418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04111974v1</w:t>
+                <w:t xml:space="preserve">hal-04111975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme de l'assurance chômage : vers la fin de la couverture assurancielle de la privation d'emploi</w:t>
+                <w:t xml:space="preserve">Réforme de l'assurance chômage : les droits des salariés au risque de l'experience rating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 875-876 (7), pp.418-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drou.875.0418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111975v1</w:t>
+                <w:t xml:space="preserve">hal-04111974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combien de chômeurs indemnisés ? Un taux de couverture au plus bas occulté par un changement de définition</w:t>
+                <w:t xml:space="preserve">Les écueils de la notion de risque. Le cas de l’indemnisation chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes de l'Institut européen du salariat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (20), pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.020.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165962v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écueils de la notion de risque. Le cas de l’indemnisation chômage</w:t>
+                <w:t xml:space="preserve">Combien de chômeurs indemnisés ? Un taux de couverture au plus bas occulté par un changement de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes de l'Institut européen du salariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165961v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuité de l'emploi et indemnisation du chômage. Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guergoat-Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Discontinuités de l'emploi et indemnisation du chômage, vol. 1 (n° 3), pp. 15-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08264-4.p.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marges de l’emploi et protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (149), pp.5-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/travailemploi.7371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le salaire de la scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 217 (3), pp.12-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/thepu.217.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les syndicats du spectacle et le placement dans l'entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n° 243 (2), pp.19-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lms.243.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intermittents du spectacle. Le revenu inconditionnel au regard d'une expérience de socialisation du salaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n° 73 (1), pp.97-104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.073.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plein-emploi comme seule alternative à la précarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n° 21 (3), pp.29-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.021.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing the market as the only protection? Trade unions and the labor market in the French performing arts industry from 1919 to 1937</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52, pp.e40-e63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2010.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La clôture comme seule protection ? Syndicats du spectacle et marché du travail dans l’entre-deux-guerres (1919–1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (1), pp.1-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2008.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2089,1358 +2098,1358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime des intermittents du spectacle. Le cas français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assurer Un avenir décent aux artistes: repenser les politiques du travail et de la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIMT- Université de Montréal, Nov 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los intermittentes del espectaculo. El caso frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornada ‘Presente y futuro del Estatuto del Artista y los trabajadores de la Cultura’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia de las Artes y las Ciencias Cinematográficas de España, Dec 2024, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats courts et indemnisation du chômage : une diversité de trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baguelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rémillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PUDL "Méthodes mixtes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03904930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de l'indemnisation des chômeurs depuis 1979. Premiers résultats d'une simulation sur trajectoires type</w:t>
+                <w:t xml:space="preserve">A Socialized Wage for Casual Workers. The &amp;quot;Intermittent Du Spectacle&amp;quot; Unemployment Insurance System in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Centre d'études de l'emploi et du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cnam, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">30th Anniversary SASE Meeting "Fathomless Futures. Algotithmic and Imagined"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New York, The New School for Social Research, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250416v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salaire et taux de remplacement : deux catégories au cœur de la réforme d'assurance chômage</w:t>
+                <w:t xml:space="preserve">Le non recours à l'assurance chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Vivès</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Classer, déclasser, reclasser". 8e congrès de l'Association française de sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">"Les enjeux contemporains de l'indemnisation du chômage. Couverture de l'emploi discontinu et non recours", les conférences du CEET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250421v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socialized Wage for Casual Workers. The &amp;quot;Intermittent Du Spectacle&amp;quot; Unemployment Insurance System in France</w:t>
+                <w:t xml:space="preserve">L'évolution de l'indemnisation des chômeurs depuis 1979. Premiers résultats d'une simulation sur trajectoires type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Anniversary SASE Meeting "Fathomless Futures. Algotithmic and Imagined"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, New York, The New School for Social Research, United States</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre d'études de l'emploi et du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250422v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le non recours à l'assurance chômage</w:t>
+                <w:t xml:space="preserve">Salaire et taux de remplacement : deux catégories au cœur de la réforme d'assurance chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Demazière</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Les enjeux contemporains de l'indemnisation du chômage. Couverture de l'emploi discontinu et non recours", les conférences du CEET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, CNAM, France</w:t>
+              <w:t xml:space="preserve">"Classer, déclasser, reclasser". 8e congrès de l'Association française de sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250418v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paritarisme mis en échec. Le conflit des intermittents du spectacle de la &amp;quot;refondation sociale&amp;quot; à la loi Rebsamen, 2003-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque "Fondements, formes et usages du paritarisme en France (XIXe-XXIe siècles)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, Ministère des Solidarités et de la Santé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien de chômeurs indemnisés ? Un taux de couverture au plus bas occulté par un changement de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées internationales de la sociologie du travail (JIST). "Le travail en luttes. Résistances, conflictualités et actions collectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cnam, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la protection sociale doit-elle s'adapter aux nouvelles réalités de l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde sur les mutations de l'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Strasbourg, ENA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conflit des intermittents du spectacle, suite et fin ? Conflits et négociations de 2014-2016</w:t>
+                <w:t xml:space="preserve">Tous entrepreneurs ? Le brouillage des frontières entre emploi salarié et emploi indépendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque "Les artistes et leurs institutions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bordeaux, site Bastide, France</w:t>
+              <w:t xml:space="preserve">Journée d'études dans le cadre du festival Filmer le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250414v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous entrepreneurs ? Le brouillage des frontières entre emploi salarié et emploi indépendant</w:t>
+                <w:t xml:space="preserve">Le conflit des intermittents du spectacle, suite et fin ? Conflits et négociations de 2014-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études dans le cadre du festival Filmer le travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">colloque "Les artistes et leurs institutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bordeaux, site Bastide, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250423v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intermittents du spectacle se comportent-ils en agents optimisateurs vis-à-vis de l'assurance chômage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Issehnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Sinthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les artistes et leurs institutions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime des intermittents, fondement d'un travail en commun(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire "En commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Aubervilliers, MHS Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise des intermittents de 2003 à 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée "L'intermittence, crises et conflits"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, Théâtre de l Atelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurance chômage et intermittence de l’emploi : quels droits pour les salariés à l’emploi discontinu?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Salariat :"L’emploi à tout prix", IDHES et IES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03179902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quels fondements pour les ressources hors-emploi dans un régime d'emploi flexible? Des formes de calcul de l'indemnisation chômage des intermittents du spectacle »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication pour le Congrès de l'Association Française de Sociologie, RT6, -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3450,51 +3459,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sécurité sociale pour tout ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3536,228 +3545,228 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salariat / Une revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Droit à l’emploi ? Droit au Salaire ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salariat / Une revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marges de l’emploi et protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 149, pp.128, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3767,100 +3776,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intermittents du spectacle : enjeux d’un siècle de luttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Dispute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 188 p., 2013, Travail et salariat, Bernard Friot, 9782843032455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3870,791 +3879,791 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire de la protection sociale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bazin; Anne Bidois; Marion Charpenel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Atlande, 2025, 9782384280209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’assurance chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bazin; Anne Bidois; Marion Charpenel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Atlande, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection sociale : les modèles nationaux de solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bazin; Anne Bidois; Marion Charpenel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Atlande, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime des intermittent.e.s du spectacle comme tremplin vers le salaire à la qualification personnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une sécurité sociale de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-365-12430-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines de la crise de l’intermittence de 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goetschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Peskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fontanarava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les coulisses de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'Atelier, pp.225-258, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ateli.bezie.2022.01.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paritarisme en échec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Machu; Vincent Viet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire plurielle du paritarisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité d'histoire de la sécurité sociale, pp.208-227, 2021, 978-2-38272-002-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aehss.machu.2021.01.0216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime des intermittents : un modèle salarial pour l’ensemble de l’emploi discontinu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allègre, Guillaume and Sterdyniak, Henri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revenu Universel : L’état du débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OFCE Sciences Po, pp.158-167, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une qualification au-delà de l’emploi ? Trois expériences de revenus hors-emploi des intermittents du spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élodie Béthoux; Jean-Vincent Koster; Sylvie Monchatre; Frédéric Rey; Michelle Tallard; Catherine Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emploi, compétences et relations professionnelles : quelles dynamiques de régulation aujourd’hui ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-46, 2014, 9782366300246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;souveraineté syndicale&amp;quot;. Théorie et pratique d’un syndicalisme producteur et contrôleur de normes : les syndicats de musiciens (1919-1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Narritsens; Michel Pigenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pratiques syndicales du droit, France, XXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-126, 2014, 978-2-7535-3248-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4664,91 +4673,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non, M. le Premier ministre : le chômage ne paye jamais plus que le travail !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4758,424 +4767,424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi discontinu et indemnisation du chômage : quels usages des contrats courts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Remillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baguelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Baguelin</w:t>
+                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Young Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DARES - Ministère de travail. 2021, pp.263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle évolution des droits à l’assurance chômage ? (1979-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Deyris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRES. 2020, 191 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle indemnisation chômage pour les intermittents du spectacle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pilmis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CURAPP. 2014, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libres ou prolétarisés ? Les travailleurs intellectuels précaires en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Tasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00966696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5243,51 +5252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D784FA5"/>
+    <w:nsid w:val="33D05639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5474,51 +5483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6123-3318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140847618" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218524725" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000013991756X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Julliard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.008.0111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baguelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03884841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.105.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.105.0025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.875.0418" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111975v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08264-4.p.0015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7371" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.217.0012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.021.0029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJGDLQL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289274v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.12.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54R81VTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sinthon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178141v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289194v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289137v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/economietravail/lesintermittentsduspectacle/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/cahiers-du-salariat/1022-pour-une-securite-sociale-de-la-culture.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peskine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voirin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fontanarava" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ateli.bezie.2022.01.0225" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0216" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/boutique_fiche.asp?IdProd=240" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203545v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3406" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02903138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deyris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01442217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tasset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6123-3318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140847618" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218524725" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000013991756X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Julliard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.003.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.008.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baguelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.105.0025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03884841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.105.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.875.0418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08264-4.p.0015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7371" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.217.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0097" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.021.0029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJGDLQL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289274v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.12.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54R81VTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sinthon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/economietravail/lesintermittentsduspectacle/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/cahiers-du-salariat/1022-pour-une-securite-sociale-de-la-culture.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peskine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voirin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fontanarava" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ateli.bezie.2022.01.0225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/boutique_fiche.asp?IdProd=240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3406" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Kim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02903138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deyris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01442217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tasset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>