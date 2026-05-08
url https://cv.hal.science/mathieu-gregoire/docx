--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -652,178 +652,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'emploi, une cause patronale. À propos des Gattaz, du pin's à la sociodicée</w:t>
+                <w:t xml:space="preserve">Indemnisation du chômage : quel taux de couverture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salariat / Une revue de sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, pp.159-193</w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.3-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111973v1</w:t>
+                <w:t xml:space="preserve">hal-04878592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indemnisation du chômage : quel taux de couverture ?</w:t>
+                <w:t xml:space="preserve">L'emploi, une cause patronale. À propos des Gattaz, du pin's à la sociodicée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105, pp.3-24</w:t>
+              <w:t xml:space="preserve">Salariat / Une revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.159-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878592v1</w:t>
+                <w:t xml:space="preserve">hal-04111973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’assurance chômage de 1979 à 2021 : quelles évolutions des droits ?</w:t>
               </w:r>
@@ -1067,174 +1067,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme de l'assurance chômage : vers la fin de la couverture assurancielle de la privation d'emploi</w:t>
+                <w:t xml:space="preserve">Réforme de l'assurance chômage : les droits des salariés au risque de l'experience rating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 875-876 (7), pp.418-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drou.875.0418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111975v1</w:t>
+                <w:t xml:space="preserve">hal-04111974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme de l'assurance chômage : les droits des salariés au risque de l'experience rating</w:t>
+                <w:t xml:space="preserve">Réforme de l'assurance chômage : vers la fin de la couverture assurancielle de la privation d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.364-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/drou.875.0418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04111974v1</w:t>
+                <w:t xml:space="preserve">hal-04111975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écueils de la notion de risque. Le cas de l’indemnisation chômage</w:t>
               </w:r>
@@ -5252,51 +5252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33D05639"/>
+    <w:nsid w:val="9A48CBA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5483,51 +5483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6123-3318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140847618" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218524725" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000013991756X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Julliard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.003.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.008.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baguelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.105.0025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03884841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.105.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.875.0418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08264-4.p.0015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7371" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.217.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0097" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.021.0029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJGDLQL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289274v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.12.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54R81VTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sinthon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/economietravail/lesintermittentsduspectacle/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/cahiers-du-salariat/1022-pour-une-securite-sociale-de-la-culture.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peskine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voirin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fontanarava" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ateli.bezie.2022.01.0225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/boutique_fiche.asp?IdProd=240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3406" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Kim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02903138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deyris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01442217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tasset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6123-3318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140847618" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218524725" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000013991756X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Julliard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.003.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.008.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baguelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.105.0025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03884841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.105.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.875.0418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08264-4.p.0015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7371" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.217.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0097" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.021.0029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJGDLQL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289274v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.12.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54R81VTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sinthon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/economietravail/lesintermittentsduspectacle/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/cahiers-du-salariat/1022-pour-une-securite-sociale-de-la-culture.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peskine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voirin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fontanarava" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ateli.bezie.2022.01.0225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/boutique_fiche.asp?IdProd=240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3406" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Kim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02903138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deyris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01442217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tasset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>