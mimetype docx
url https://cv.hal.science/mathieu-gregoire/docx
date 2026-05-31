--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -298,51 +298,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salariat / Une revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, </w:t>
+              <w:t xml:space="preserve">, 2025, 3, pp.6-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sala.003.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -652,269 +652,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indemnisation du chômage : quel taux de couverture ?</w:t>
+                <w:t xml:space="preserve">L'emploi, une cause patronale. À propos des Gattaz, du pin's à la sociodicée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105, pp.3-24</w:t>
+              <w:t xml:space="preserve">Salariat / Une revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.159-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878592v1</w:t>
+                <w:t xml:space="preserve">hal-04111973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'emploi, une cause patronale. À propos des Gattaz, du pin's à la sociodicée</w:t>
+                <w:t xml:space="preserve">Indemnisation du chômage : quel taux de couverture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salariat / Une revue de sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, pp.159-193</w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.3-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111973v1</w:t>
+                <w:t xml:space="preserve">hal-04878592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’assurance chômage de 1979 à 2021 : quelles évolutions des droits ?</w:t>
+                <w:t xml:space="preserve">Indemnisation du chômage : quel taux de couverture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 105, pp.25-59. </w:t>
+              <w:t xml:space="preserve">, 2021, 105, pp.3-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdli.105.0025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdli.105.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884503v1</w:t>
+                <w:t xml:space="preserve">hal-03884841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les salariés en contrats courts : chômeurs optimisateurs ou travailleurs avant tout ?</w:t>
               </w:r>
@@ -976,118 +976,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03224270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indemnisation du chômage : quel taux de couverture ?</w:t>
+                <w:t xml:space="preserve">L’assurance chômage de 1979 à 2021 : quelles évolutions des droits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 105, pp.3-24. </w:t>
+              <w:t xml:space="preserve">, 2021, 105, pp.25-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdli.105.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdli.105.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884841v1</w:t>
+                <w:t xml:space="preserve">hal-03884503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme de l'assurance chômage : les droits des salariés au risque de l'experience rating</w:t>
               </w:r>
@@ -1214,187 +1214,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écueils de la notion de risque. Le cas de l’indemnisation chômage</w:t>
+                <w:t xml:space="preserve">Combien de chômeurs indemnisés ? Un taux de couverture au plus bas occulté par un changement de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes de l'Institut européen du salariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165961v1</w:t>
+                <w:t xml:space="preserve">hal-03165962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combien de chômeurs indemnisés ? Un taux de couverture au plus bas occulté par un changement de définition</w:t>
+                <w:t xml:space="preserve">Les écueils de la notion de risque. Le cas de l’indemnisation chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes de l'Institut européen du salariat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (20), pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.020.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165962v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuité de l'emploi et indemnisation du chômage. Introduction générale</w:t>
               </w:r>
@@ -2887,165 +2887,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous entrepreneurs ? Le brouillage des frontières entre emploi salarié et emploi indépendant</w:t>
+                <w:t xml:space="preserve">Le conflit des intermittents du spectacle, suite et fin ? Conflits et négociations de 2014-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études dans le cadre du festival Filmer le travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">colloque "Les artistes et leurs institutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bordeaux, site Bastide, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250423v1</w:t>
+                <w:t xml:space="preserve">hal-03250414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conflit des intermittents du spectacle, suite et fin ? Conflits et négociations de 2014-2016</w:t>
+                <w:t xml:space="preserve">Tous entrepreneurs ? Le brouillage des frontières entre emploi salarié et emploi indépendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque "Les artistes et leurs institutions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bordeaux, site Bastide, France</w:t>
+              <w:t xml:space="preserve">Journée d'études dans le cadre du festival Filmer le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250414v1</w:t>
+                <w:t xml:space="preserve">hal-03250423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intermittents du spectacle se comportent-ils en agents optimisateurs vis-à-vis de l'assurance chômage ?</w:t>
               </w:r>
@@ -5252,51 +5252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A48CBA8"/>
+    <w:nsid w:val="96584F83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5483,51 +5483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6123-3318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140847618" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218524725" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000013991756X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Julliard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.003.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.008.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baguelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.105.0025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03884841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.105.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.875.0418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08264-4.p.0015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7371" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.217.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0097" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.021.0029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJGDLQL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289274v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.12.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54R81VTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sinthon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/economietravail/lesintermittentsduspectacle/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/cahiers-du-salariat/1022-pour-une-securite-sociale-de-la-culture.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peskine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voirin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fontanarava" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ateli.bezie.2022.01.0225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/boutique_fiche.asp?IdProd=240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3406" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Kim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02903138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deyris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01442217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tasset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6123-3318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140847618" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218524725" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000013991756X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Julliard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.003.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.008.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baguelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03884841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.105.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.105.0025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.875.0418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08264-4.p.0015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7371" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.217.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0097" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.021.0029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJGDLQL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289274v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.12.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54R81VTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sinthon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/economietravail/lesintermittentsduspectacle/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/cahiers-du-salariat/1022-pour-une-securite-sociale-de-la-culture.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peskine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voirin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fontanarava" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ateli.bezie.2022.01.0225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/boutique_fiche.asp?IdProd=240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3406" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Kim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02903138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deyris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01442217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tasset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>