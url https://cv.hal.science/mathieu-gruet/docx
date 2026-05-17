--- v0 (2026-04-25)
+++ v1 (2026-05-17)
@@ -100,654 +100,654 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle soreness but not neuromuscular fatigue responses following downhill running differ according to the number of exercise bouts</w:t>
+                <w:t xml:space="preserve">Effects of prolonged engagement in alternating video games and smartphone use on muscle endurance and physical activity intentions in young healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+                <w:t xml:space="preserve">Léa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Louis</w:t>
+                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J Owens</w:t>
+                <w:t xml:space="preserve">Chrystal Bélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Miríc</w:t>
+                <w:t xml:space="preserve">Cyril Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (3), </w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsc.12240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2025.2578862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475120v1</w:t>
+                <w:t xml:space="preserve">hal-05475091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of prolonged engagement in alternating video games and smartphone use on muscle endurance and physical activity intentions in young healthy adults</w:t>
+                <w:t xml:space="preserve">Peripheral Muscle Function and Body Composition in People With Cystic Fibrosis on Elexacaftor/Tezacaftor/Ivacaftor: A Cross‐Sectional Single‐Centre Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Vidal</w:t>
+                <w:t xml:space="preserve">Lauren J Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
+                <w:t xml:space="preserve">Anthony I Shepherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystal Bélard</w:t>
+                <w:t xml:space="preserve">Jo Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Chatain</w:t>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Duché</w:t>
+                <w:t xml:space="preserve">Gary Connett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2025.2578862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppul.71044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475091v1</w:t>
+                <w:t xml:space="preserve">hal-05475075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral Muscle Function and Body Composition in People With Cystic Fibrosis on Elexacaftor/Tezacaftor/Ivacaftor: A Cross‐Sectional Single‐Centre Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Supervision increases effort and its perception during resistance training, but real-world behaviour tells a more complex story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppul.71044⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Health &amp; Movement Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.healthmovsci.100194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475075v1</w:t>
+                <w:t xml:space="preserve">hal-05475110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision increases effort and its perception during resistance training, but real-world behaviour tells a more complex story</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing muscle fitness changes to resistance training in healthy young adults using the 1-min sit-to-stand test: insights from a mobile app analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Montemurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juan D Ruiz-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Health &amp; Movement Sciences</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.healthmovsci.100194⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-06010-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05475110v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing muscle fitness changes to resistance training in healthy young adults using the 1-min sit-to-stand test: insights from a mobile app analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle soreness but not neuromuscular fatigue responses following downhill running differ according to the number of exercise bouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Montemurro</w:t>
+                <w:t xml:space="preserve">Daniel J Owens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan D Ruiz-Cárdenas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+                <w:t xml:space="preserve">Stella Miríc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Souron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-06010-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsc.12240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385404v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle Endurance, Neuromuscular Fatigability and Cognitive Control during Prolonged Dual-Task in People with Chronic Obstructive Pulmonary Disease: A Case-Control Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -780,51 +780,51 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2025, 125, pp.409-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-024-05608-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -971,77 +971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 1-min sit-to-stand test induces a significant and reliable level of neuromuscular fatigability: insights from a mobile app analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan D Ruiz-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1075,103 +1075,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing endurance performance with combined imagined and actual physical practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Grosboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1222,51 +1222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance and standard operating procedures for functional exercise testing in cystic fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Saynor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melitta Mcnarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1343,51 +1343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Improving exercise testing methods and interpretation in human health and diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1460,51 +1460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Lungs: O2 Supplementation Improves Cerebral Oxygenation and Fatigue during Exercise in Interstitial Lung Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1575,2264 +1575,2264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Exeter Activity Unlimited statement on physical activity and exercise for cystic fibrosis: methodology and results of an international, multidisciplinary, evidence-driven expert consensus</w:t>
+                <w:t xml:space="preserve">Vers une meilleure compréhension de la fatigue dans la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Williams</w:t>
+                <w:t xml:space="preserve">Emmanuel Mulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Barker</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alix Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronic Respiratory Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14799731221121670⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862230v1</w:t>
+                <w:t xml:space="preserve">hal-03862232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure compréhension de la fatigue dans la schizophrénie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Exeter Activity Unlimited statement on physical activity and exercise for cystic fibrosis: methodology and results of an international, multidisciplinary, evidence-driven expert consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Denford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mulin</w:t>
+                <w:t xml:space="preserve">Samantha van Beurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Augustin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mayara Bianchim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Chronic Respiratory Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.147997312211216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14799731221121670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862232v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: From Physiological Adaptations to Endurance Performance: It is Time to Bridge the Gap!</w:t>
+                <w:t xml:space="preserve">Development and validation of the Cystic Fibrosis Decisional Balance for Physical Activity scale (CF-DB-PA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Brocherie</w:t>
+                <w:t xml:space="preserve">Valentine Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazushige Goto</w:t>
+                <w:t xml:space="preserve">Raphaëlle Ladune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dupuy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
+                <w:t xml:space="preserve">Charlène Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2021.775654⟩</w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-021-01471-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364004v1</w:t>
+                <w:t xml:space="preserve">hal-03198781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the Cystic Fibrosis Decisional Balance for Physical Activity scale (CF-DB-PA)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Recurrence quantification analysis of force signals to assess neuromuscular fatigue in men and women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12890-021-01471-0⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68, pp.#102593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2021.102593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198781v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing self-selected walking speed in fibrotic interstitial lung disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco B de Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo C Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Fischer</w:t>
+                <w:t xml:space="preserve">Pedro Schons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique B Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-91734-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence quantification analysis of force signals to assess neuromuscular fatigue in men and women</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perceptions of barriers to and facilitators of physical activity in adults with cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Ladune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meggy Hayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195014v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of barriers to and facilitators of physical activity in adults with cystic fibrosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation of far infrared-emitting garments for optimising performance and recovery in sport: Real potential or new fad? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457867v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation of far infrared-emitting garments for optimising performance and recovery in sport: Real potential or new fad? A systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Rethinking physical exercise training in the modern era of cystic fibrosis: A step towards optimising short-term efficacy and long-term engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Louis</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Saynor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Urquhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Radtke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2021.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220710v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking physical exercise training in the modern era of cystic fibrosis: A step towards optimising short-term efficacy and long-term engagement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Editorial: From Physiological Adaptations to Endurance Performance: It is Time to Bridge the Gap!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazushige Goto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2021.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2021.775654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334668v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating biomarkers of antioxidant status and oxidative stress in people with cystic fibrosis: A systematic review and meta-analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effects of nonstationarity on muscle force signals regularity during a fatiguing motor task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2020.101436⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (1), pp.228-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2019.2955808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471393v1</w:t>
+                <w:t xml:space="preserve">lirmm-02393891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaries on Viewpoint: Time to reconsider how ventilation is regulated above the respiratory compensation point during incremental exercise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen transport and utilisation during exercise in cystic fibrosis: Contributors to exercise intolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Saynor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Rodriguez‐miguelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Harris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00259.2020⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP088106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609703v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nonstationarity on muscle force signals regularity during a fatiguing motor task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating biomarkers of antioxidant status and oxidative stress in people with cystic fibrosis: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Causer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Shute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Cummings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Shepherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Chatain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2019.2955808⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.101436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2020.101436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02393891v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transport and utilisation during exercise in cystic fibrosis: Contributors to exercise intolerance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+                <w:t xml:space="preserve">Commentaries on Viewpoint: Time to reconsider how ventilation is regulated above the respiratory compensation point during incremental exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew William Sheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickey Scheinowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Iannetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Rodriguez‐miguelez</w:t>
+                <w:t xml:space="preserve">Juan M Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Harris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel A Keir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (5), pp.1450-1455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/EP088106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00259.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983447v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Peripheral Muscle Function in Cystic Fibrosis: Why and How?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Commentaries on Viewpoint: Distinct modalities of eccentric exercise: different recipes, not the same dish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoe Saynor</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (2), pp.238-240. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (3), pp.884-891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4187/respcare.06692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00496.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057707v1</w:t>
+                <w:t xml:space="preserve">hal-02291164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaries on Viewpoint: Distinct modalities of eccentric exercise: different recipes, not the same dish</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Testing the ego-depletion effect in optimized conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Radel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Louis</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystian Barzykowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00496.2019⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291164v1</w:t>
+                <w:t xml:space="preserve">hal-02065307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the ego-depletion effect in optimized conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Methodology and reliability of respiratory muscle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larribaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Krystian Barzykowski</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Mcnarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Mackintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213026⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.103321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2019.103321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065307v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology and reliability of respiratory muscle assessment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of cognitive load on the dynamics of neurophysiological adjustments during fatiguing exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Radel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Rabahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2019.103321⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e13343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.13343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319458v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cognitive load on the dynamics of neurophysiological adjustments during fatiguing exercise</w:t>
+                <w:t xml:space="preserve">Assessment of Peripheral Muscle Function in Cystic Fibrosis: Why and How?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Chatain</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Saynor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.e13343. </w:t>
+              <w:t xml:space="preserve">Respiratory Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.238-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/psyp.13343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4187/respcare.06692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057697v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Small-Sided Games and High-Intensity Interval Training on Aerobic and Repeated Sprint Performance and Peripheral Muscle Oxygenation Changes in Elite Junior Basketball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delextrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bieuzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3892,90 +3892,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’endurance des muscles respiratoires dans la mucoviscidose : évaluation et impact clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Larribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubou Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33, pp.S30. </w:t>
@@ -4013,64 +4013,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overall and differentiated sensory responses to cardiopulmonary exercise test in patients with cystic fibrosis: kinetics and ability to predict peak oxygen uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4111,550 +4111,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between perceived exertion and thermal perception in the heat in endurance athletes</w:t>
+                <w:t xml:space="preserve">Acute and Delayed Neuromuscular Alterations Induced by Downhill Running in Trained Trail Runners: Beneficial Effects of High-Pressure Compression Garments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Roussey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sabine Ehrström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2018.07.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873921v1</w:t>
+                <w:t xml:space="preserve">hal-02057709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and Delayed Neuromuscular Alterations Induced by Downhill Running in Trained Trail Runners: Beneficial Effects of High-Pressure Compression Garments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limiting Factors in Walking Performance of Subjects With COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Marcela Alves Sanseverino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pecchiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Luisa Bona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Cortozi Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Busolli de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01627⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (3), pp.301 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4187/respcare.05768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057709v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting Factors in Walking Performance of Subjects With COPD</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatigue in Chronic Respiratory Diseases: Theoretical Framework and Implications For Real-Life Performance and Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4187/respcare.05768⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873855v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue in Chronic Respiratory Diseases: Theoretical Framework and Implications For Real-Life Performance and Rehabilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Interactions between perceived exertion and thermal perception in the heat in endurance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76, pp.68 - 76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877035v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired cerebral oxygenation and exercise tolerance in patients with severe obstructive sleep apnea syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,1703 +4737,1703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustements neurophysiologiques et contrôle cognitif en situation de double tâche cognitivo-motrice fatigante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation volontaire réduite et inhibition intracorticale accrue à l’exercice chez le patient atteint de syndrome d’apnée obstructive du sommeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Chatain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bernard</w:t>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Roux Mallouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wuyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.019⟩</w:t>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.14 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2018.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319500v1</w:t>
+                <w:t xml:space="preserve">hal-01874213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation volontaire réduite et inhibition intracorticale accrue à l’exercice chez le patient atteint de syndrome d’apnée obstructive du sommeil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Le Roux Mallouf</w:t>
+                <w:t xml:space="preserve">Ajustements neurophysiologiques et contrôle cognitif en situation de double tâche cognitivo-motrice fatigante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Radel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Rabahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wuyam</w:t>
+                <w:t xml:space="preserve">Thierry Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine du sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (1), pp.14 - 15. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.S17-S18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2018.01.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874213v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular Dysfunction and Cortical Impairment in Sleep Apnea Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Wuyam</w:t>
+                <w:t xml:space="preserve">L’activité physique adaptée chez les patients atteints de mucoviscidose : étude qualitative des barrières et facilitateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Ladune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001625⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.S29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873872v1</w:t>
+                <w:t xml:space="preserve">hal-02319501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité physique adaptée chez les patients atteints de mucoviscidose : étude qualitative des barrières et facilitateurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mely</w:t>
+                <w:t xml:space="preserve">Neuromuscular Dysfunction and Cortical Impairment in Sleep Apnea Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Roux Mallouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Wuyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33, pp.S29. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (8), pp.1529 - 1539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319501v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of calf muscle metabolism alterations in active cystic fibrosis adults with mild to moderate lung disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compression Garments, Muscle Contractile Function, and Economy in Trail Runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Decorte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+                <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Camara</w:t>
+                <w:t xml:space="preserve">Sabine Ehrstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Quetant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2016.05.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.62 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873812v1</w:t>
+                <w:t xml:space="preserve">hal-01874468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral muscle abnormalities in cystic fibrosis: Etiology, clinical implications and response to therapeutic interventions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multimodal exercise evaluation is needed to truly determine the functional consequences of altered skeletal muscle oxidative capacity in cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Verges</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Saynor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873795v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression Garments, Muscle Contractile Function, and Economy in Trail Runners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Larger studies controlling for CFTR class mutations are necessary to infer on the potential presence of an intrinsic skeletal muscle function deficit in patients with cystic fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Larribaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Troosters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874468v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal exercise evaluation is needed to truly determine the functional consequences of altered skeletal muscle oxidative capacity in cystic fibrosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Absence of calf muscle metabolism alterations in active cystic fibrosis adults with mild to moderate lung disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Decorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quetant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.98 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2016.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874201v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larger studies controlling for CFTR class mutations are necessary to infer on the potential presence of an intrinsic skeletal muscle function deficit in patients with cystic fibrosis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Peripheral muscle abnormalities in cystic fibrosis: Etiology, clinical implications and response to therapeutic interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Larribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Troosters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5), pp.538 - 552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2017.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874181v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1-Minute Sit-to-Stand Test in Adults With Cystic Fibrosis: Correlations With Cardiopulmonary Exercise Test, 6-Minute Walk Test, and Quadriceps Strength</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+                <w:t xml:space="preserve">Does intrinsic motivation enhance motor cortex excitability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Radel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Peyre-Tartaruga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Mely</w:t>
+                <w:t xml:space="preserve">Dusan Pjevac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Vallier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4187/respcare.04821⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (11), pp.1732-1738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.12732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319507v1</w:t>
+                <w:t xml:space="preserve">hal-01432294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological Responses of the Modified Shuttle Test in Adults With Cystic Fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiopulmonary Rehabilitation and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36, pp.288 - 292. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/hcr.0000000000000181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does intrinsic motivation enhance motor cortex excitability?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcranial magnetic stimulation intensity affects exercise-induced changes in corticomotoneuronal excitability and inhibition and voluntary activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Colson</w:t>
+                <w:t xml:space="preserve">D. Bachasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyp.12732⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 314, pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.11.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432294v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial magnetic stimulation intensity affects exercise-induced changes in corticomotoneuronal excitability and inhibition and voluntary activation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The 1-Minute Sit-to-Stand Test in Adults With Cystic Fibrosis: Correlations With Cardiopulmonary Exercise Test, 6-Minute Walk Test, and Quadriceps Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rupp</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Peyre-Tartaruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.11.056⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (12), pp.1620-1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4187/respcare.04821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02065333v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resting and active motor thresholds versus stimulus-response curves to determine transcranial magnetic stimulation intensity in quadriceps femoris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Temesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6506,77 +6506,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of wearing compression stockings on performance indicators and physiological responses following a prolonged trail running exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hausswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Easthope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bieuzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6627,77 +6627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the Peak Heart Rate Reached During Six-Minute Walk Test to Predict Individualized Training Intensity in Patients With Cystic Fibrosis: Validity and Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6770,70 +6770,70 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the beneficial effects of supplemental O2 in fibrotic interstitial lung disease: did we forget the brain?</w:t>
+                <w:t xml:space="preserve">Beyond the lungs: can O2 supplementation be beneficial for cerebral oxygenation and fatigue during exercise in fibrotic interstitial lung disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ac Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6849,116 +6849,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Society 2023 International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Milan, Italy</w:t>
+              <w:t xml:space="preserve">European College of Sport Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902168v1</w:t>
+                <w:t xml:space="preserve">hal-04902191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the lungs: can O2 supplementation be beneficial for cerebral oxygenation and fatigue during exercise in fibrotic interstitial lung disease?</w:t>
+                <w:t xml:space="preserve">On the beneficial effects of supplemental O2 in fibrotic interstitial lung disease: did we forget the brain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ac Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6974,73 +6974,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European College of Sport Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">European Respiratory Society 2023 International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902191v1</w:t>
+                <w:t xml:space="preserve">hal-04902168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7071,51 +7071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing exercise tolerance with O2 supplementation in fibrotic interstitial lung disease: did we forget the brain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ac Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7196,51 +7196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the beneficial effects of supplemental O2 in fibrotic interstitial lung disease: did we forget the brain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Champmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7321,51 +7321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling fatigue in fibrotic interstitial lung disease: perceived and performance mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Armando Camacho Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7433,51 +7433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does exercise modality affects the differences in time to task failure and fatigability between children and young adults? A systematic review and meta-analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7485,51 +7485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
@@ -7821,51 +7821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired cerebral oxygenation and exercise tolerance in patients with severe obstructive sleep apnoea syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7955,77 +7955,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced voluntary activation and increased intracortical inhibition during leg extensions in severe obstructive sleep apnoea patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Le Roux Mallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Wuyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8121,90 +8121,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Comprehensive Assessment of Physical Function in Young People with Cystic Fibrosis and Non-cystic Fibrosis Bronchiectasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Saynor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Urquhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Radtke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melitta Mcnarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exercise and Respiratory Diseases in Paediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8261,90 +8261,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives on physical exercise training in adults and children with cystic fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe L Saynor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don S Urquhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Radtke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8362,51 +8362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue mentale : un facteur pouvant favoriser les comportements sédentaires en situation de confinement liée à la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8456,51 +8456,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérance à l’effort global et fatigabilité musculaire dans les maladies respiratoires chroniques : Méthodes d’évaluation et identification des mécanismes neuromusculaires sous-jacents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physiologie [q-bio.TO]. Université de Toulon, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8687,51 +8687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05475120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Owens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Mir&#237;c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05475091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal B&#233;lard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chatain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2578862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05475075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J Clayton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony I Shepherd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Corbett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Connett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.71044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05475110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.healthmovsci.100194" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Montemurro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Ruiz-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06010-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04639886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paleiron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cucchietti Waltz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05608-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05475099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#252;cel Makarac&#305;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Pamuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaz&#305;m Nas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Demiray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2491-1988" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05537-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05510-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04504514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Saynor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitta Mcnarry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Button" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morrison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0029-2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04504393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Behrens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo A Peyr&#233;-Tartaruga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1188429" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marillier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03862230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Williams" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Denford" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha van Beurden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Bianchim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14799731221121670" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03862232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mulin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Augustin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.06.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03364004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushige Goto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.775654" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03198781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ladune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fuchs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01471-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260084v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fischer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco B de Queiroz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo C Berton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Schons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique B Oliveira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91734-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03457867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mely" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251282" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Urquhart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Radtke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.08.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02471393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Causer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Shute" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cummings" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Shepherd" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101436" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew William Sheel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickey Scheinowitz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Iannetta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Murias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Keir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00259.2020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02393891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2019.2955808" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02983447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodriguez&#8208;miguelez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Harris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088106" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057707v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.06692" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00496.2019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Barzykowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02319458v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larribaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mcnarry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Mackintosh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2019.103321" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Rabahi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13343" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delextrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002570" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02319503v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Camara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.044" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3923-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.07.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ehrstr&#246;m" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chapuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01627" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873855v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Alves Sanseverino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pecchiari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Luisa Bona" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Cortozi Berton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Busolli de Queiroz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.05768" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877035v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01285" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wuyam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tamisier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.06.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKHCVTB5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02319500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01874213v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marillier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baillieul" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Roux Mallouf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wuyam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.01.033" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Roux Mallouf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001625" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02319501v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873812v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decorte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quetant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mely" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2016.05.010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873795v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Troosters" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2017.02.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01874468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ehrstrom" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0035" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01874201v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01874181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02319507v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyre-Tartaruga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vallier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.04821" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03566103v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rouissi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hcr.0000000000000181" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432294v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12732" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-393BXQ93-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065333v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bachasson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Temesi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokoyama" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.11.056" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34F9FMB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00974016v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-40" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01835207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2012.730062" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342173v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2009.12.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902168v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Bernard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902191v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895118v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827932v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernard-Champmartin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Verges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827947v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Armando Camacho Rodriguez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofre Moran-Mendoza" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580847v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276179v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.OA480" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01874209v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/1393003.congress-2017.OA3432" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03315375v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03374249v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe L Saynor" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don S Urquhart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545558v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02885833v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05475091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal B&#233;lard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chatain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2578862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05475075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J Clayton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony I Shepherd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Corbett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Connett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.71044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05475110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.healthmovsci.100194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Montemurro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Ruiz-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06010-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05475120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Owens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Mir&#237;c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04639886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paleiron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cucchietti Waltz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05608-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05475099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#252;cel Makarac&#305;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Pamuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaz&#305;m Nas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Demiray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2491-1988" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05537-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05510-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04504514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Saynor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitta Mcnarry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Button" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morrison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0029-2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04504393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Behrens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo A Peyr&#233;-Tartaruga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1188429" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marillier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03862232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Augustin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.06.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03862230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Williams" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Denford" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha van Beurden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Bianchim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14799731221121670" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03198781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ladune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fuchs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01471-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195014v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102593" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fischer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco B de Queiroz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo C Berton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Schons" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique B Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91734-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03457867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mely" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251282" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Urquhart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Radtke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.08.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03364004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushige Goto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.775654" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02393891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2019.2955808" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02983447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodriguez&#8208;miguelez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Harris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088106" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02471393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Causer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Shute" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cummings" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Shepherd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101436" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew William Sheel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickey Scheinowitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Iannetta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Murias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Keir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00259.2020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00496.2019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Barzykowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02319458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larribaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mcnarry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Mackintosh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2019.103321" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Rabahi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13343" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057707v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.06692" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delextrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002570" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02319503v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Camara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.044" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3923-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057709v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ehrstr&#246;m" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chapuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01627" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873855v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Alves Sanseverino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pecchiari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Luisa Bona" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Cortozi Berton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Busolli de Queiroz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.05768" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877035v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01285" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.07.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wuyam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tamisier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.06.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKHCVTB5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01874213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marillier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baillieul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Roux Mallouf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wuyam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2018.01.033" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02319500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.019" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02319501v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.042" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Roux Mallouf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001625" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01874468v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ehrstrom" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01874201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01874181v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Troosters" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873812v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decorte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quetant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mely" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2016.05.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873795v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2017.02.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432294v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12732" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-393BXQ93-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03566103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rouissi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hcr.0000000000000181" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065333v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bachasson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Temesi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokoyama" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.11.056" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34F9FMB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02319507v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyre-Tartaruga" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vallier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.04821" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00974016v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-40" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01835207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2012.730062" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342173v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2009.12.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902191v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Bernard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895118v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827932v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernard-Champmartin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Verges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827947v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Armando Camacho Rodriguez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofre Moran-Mendoza" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580847v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276179v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.OA480" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01874209v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/1393003.congress-2017.OA3432" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03315375v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03374249v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe L Saynor" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don S Urquhart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545558v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02885833v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>