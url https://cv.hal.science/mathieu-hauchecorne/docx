--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -178,360 +178,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capitalisme au temps de la pandémie, entre rupture conjoncturelle et approfondissement structurel de la logique (néo)libérale. Entretien avec Bruno Théret.</w:t>
+                <w:t xml:space="preserve">Gouverner l’économie au temps de la pandémie. Entretiens avec Nadine Levratto et Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Théret</w:t>
+                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Labrousse</w:t>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Vion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021/2 (134), pp.109-128. </w:t>
+              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.149-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.134.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.133.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688752v1</w:t>
+                <w:t xml:space="preserve">hal-03503059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner l’économie au temps de la pandémie. Entretiens avec Nadine Levratto et Michaël Zemmour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le capitalisme au temps de la pandémie, entre rupture conjoncturelle et approfondissement structurel de la logique (néo)libérale. Entretien avec Bruno Théret.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Labrousse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.149-167. </w:t>
+              <w:t xml:space="preserve">, 2021, 2021/2 (134), pp.109-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.133.0149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.134.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503059v1</w:t>
+                <w:t xml:space="preserve">hal-03688752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.7-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1611,77 +1611,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles) Vol.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 134, 196 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1706,90 +1706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles) Vol.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 133, 244 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3242,316 +3242,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04106790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classes(s)/Classement(s)</w:t>
+                <w:t xml:space="preserve">Commission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.164-167. ISBN : 9782271082039</w:t>
+              <w:t xml:space="preserve">, 2020, pp.182-183. ISBN : 9782271082039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04106798v1</w:t>
+                <w:t xml:space="preserve">halshs-04106802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commission</w:t>
+                <w:t xml:space="preserve">Classes(s)/Classement(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.182-183. ISBN : 9782271082039</w:t>
+              <w:t xml:space="preserve">, 2020, pp.164-167. ISBN : 9782271082039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04106802v1</w:t>
+                <w:t xml:space="preserve">halshs-04106798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illusion scolastique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire International Bourdieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.436-438. ISBN : 9782271082039</w:t>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.163-164. ISBN : 9782271082039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03058280v1</w:t>
+                <w:t xml:space="preserve">halshs-04106793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illusion scolastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.163-164. ISBN : 9782271082039</w:t>
+              <w:t xml:space="preserve">Dictionnaire International Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.436-438. ISBN : 9782271082039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04106793v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03058280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canon/Canonisation</w:t>
               </w:r>
@@ -3775,51 +3775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688752v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0109" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119900107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.326" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Skinner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid von Busekist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouvenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Accominotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.060.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.056.0105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bachelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.320" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chateigner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Penissat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.081.0005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.078.0002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04102847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fertikh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0241" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Penissat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73512" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119900107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.326" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Skinner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid von Busekist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouvenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Accominotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.060.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.056.0105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bachelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.320" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chateigner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Penissat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.081.0005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.078.0002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04102847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fertikh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0241" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Penissat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73512" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>