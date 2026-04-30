--- v1 (2026-04-01)
+++ v2 (2026-04-30)
@@ -178,408 +178,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner l’économie au temps de la pandémie. Entretiens avec Nadine Levratto et Michaël Zemmour</w:t>
+                <w:t xml:space="preserve">L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Labrousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.149-167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.133.0149⟩</w:t>
+              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.7-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.133.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503059v1</w:t>
+                <w:t xml:space="preserve">hal-03503058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capitalisme au temps de la pandémie, entre rupture conjoncturelle et approfondissement structurel de la logique (néo)libérale. Entretien avec Bruno Théret.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Théret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021/2 (134), pp.109-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.134.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Gouverner l’économie au temps de la pandémie. Entretiens avec Nadine Levratto et Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.7-27. </w:t>
+              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.149-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.133.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.133.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503058v1</w:t>
+                <w:t xml:space="preserve">hal-03503059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial logics of intellectual strategies: The case of the reception of Rawlsian and post-Rawlsian theories of justice in France</w:t>
               </w:r>
@@ -1624,64 +1624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 134, 196 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1732,64 +1732,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 133, 244 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2715,281 +2715,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La philosophie américaine en France</w:t>
+                <w:t xml:space="preserve">L'apport d'Andrew Abbott à une sociologie gradualiste du changement intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demazière, Didier and Jouvenet, Morgan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.827-832, 2016</w:t>
+              <w:t xml:space="preserve">Andrew Abbott et l'héritage de l'école de Chicago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'EHESS, 2016, En temps &amp; lieux, 978-2-7132-2498-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508227v1</w:t>
+                <w:t xml:space="preserve">halshs-01350087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport d'Andrew Abbott à une sociologie gradualiste du changement intellectuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Codification et genèses d'un genre programmatique : les professions de foi des députés français du Nord, de la Seine et de Vendée en 1881, 1906 et 1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Fertikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Demazière, Didier and Jouvenet, Morgan. </w:t>
+              <w:t xml:space="preserve">Bué; Nicolas and Fertikh; Karim and Hauchecorne; Mathieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrew Abbott et l'héritage de l'école de Chicago</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les programmes politiques : genèses et usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.29-48, 2016, Res Publica, 978-2-7535-4302-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.73512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01350087v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codification et genèses d'un genre programmatique : les professions de foi des députés français du Nord, de la Seine et de Vendée en 1881, 1906 et 1919</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La philosophie américaine en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bué; Nicolas and Fertikh; Karim and Hauchecorne; Mathieu. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pudal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les programmes politiques : genèses et usages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.827-832, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508218v1</w:t>
+                <w:t xml:space="preserve">hal-01508227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essor et disciplinarisation des sciences humaines et sociales</w:t>
               </w:r>
@@ -3173,165 +3173,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix</w:t>
+                <w:t xml:space="preserve">Canon/Canonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.157-158. ISBN : 9782271082039</w:t>
+              <w:t xml:space="preserve">, 2020, pp.102-103. ISBN : 9782271082039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04106790v1</w:t>
+                <w:t xml:space="preserve">halshs-04106780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commission</w:t>
+                <w:t xml:space="preserve">Choix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.182-183. ISBN : 9782271082039</w:t>
+              <w:t xml:space="preserve">, 2020, pp.157-158. ISBN : 9782271082039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04106802v1</w:t>
+                <w:t xml:space="preserve">halshs-04106790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classes(s)/Classement(s)</w:t>
               </w:r>
@@ -3380,96 +3380,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04106798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation</w:t>
+                <w:t xml:space="preserve">Commission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.163-164. ISBN : 9782271082039</w:t>
+              <w:t xml:space="preserve">, 2020, pp.182-183. ISBN : 9782271082039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04106793v1</w:t>
+                <w:t xml:space="preserve">halshs-04106802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illusion scolastique</w:t>
               </w:r>
@@ -3531,96 +3531,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03058280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canon/Canonisation</w:t>
+                <w:t xml:space="preserve">Circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.102-103. ISBN : 9782271082039</w:t>
+              <w:t xml:space="preserve">, 2020, pp.163-164. ISBN : 9782271082039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04106780v1</w:t>
+                <w:t xml:space="preserve">halshs-04106793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3775,51 +3775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119900107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.326" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Skinner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid von Busekist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouvenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Accominotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.060.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.056.0105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bachelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.320" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chateigner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Penissat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.081.0005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.078.0002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04102847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fertikh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0241" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Penissat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73512" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119900107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.326" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Skinner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid von Busekist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouvenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Accominotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.060.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.056.0105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bachelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.320" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chateigner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Penissat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.081.0005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.078.0002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04102847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fertikh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0241" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Penissat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350087v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73512" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>