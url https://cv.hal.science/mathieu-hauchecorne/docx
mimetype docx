--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -178,408 +178,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Le capitalisme au temps de la pandémie, entre rupture conjoncturelle et approfondissement structurel de la logique (néo)libérale. Entretien avec Bruno Théret.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.7-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.133.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2021/2 (134), pp.109-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.134.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503058v1</w:t>
+                <w:t xml:space="preserve">hal-03688752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capitalisme au temps de la pandémie, entre rupture conjoncturelle et approfondissement structurel de la logique (néo)libérale. Entretien avec Bruno Théret.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gouverner l’économie au temps de la pandémie. Entretiens avec Nadine Levratto et Michaël Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Labrousse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Vion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021/2 (134), pp.109-128. </w:t>
+              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.149-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.134.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.133.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688752v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner l’économie au temps de la pandémie. Entretiens avec Nadine Levratto et Michaël Zemmour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.149-167. </w:t>
+              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.7-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.133.0149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.133.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503059v1</w:t>
+                <w:t xml:space="preserve">hal-03503058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial logics of intellectual strategies: The case of the reception of Rawlsian and post-Rawlsian theories of justice in France</w:t>
               </w:r>
@@ -1611,77 +1611,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles) Vol.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 134, 196 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1706,90 +1706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles) Vol.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 133, 244 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3173,454 +3173,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canon/Canonisation</w:t>
+                <w:t xml:space="preserve">Choix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.102-103. ISBN : 9782271082039</w:t>
+              <w:t xml:space="preserve">, 2020, pp.157-158. ISBN : 9782271082039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04106780v1</w:t>
+                <w:t xml:space="preserve">halshs-04106790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix</w:t>
+                <w:t xml:space="preserve">Classes(s)/Classement(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.157-158. ISBN : 9782271082039</w:t>
+              <w:t xml:space="preserve">, 2020, pp.164-167. ISBN : 9782271082039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04106790v1</w:t>
+                <w:t xml:space="preserve">halshs-04106798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classes(s)/Classement(s)</w:t>
+                <w:t xml:space="preserve">Commission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.164-167. ISBN : 9782271082039</w:t>
+              <w:t xml:space="preserve">, 2020, pp.182-183. ISBN : 9782271082039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04106798v1</w:t>
+                <w:t xml:space="preserve">halshs-04106802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illusion scolastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.182-183. ISBN : 9782271082039</w:t>
+              <w:t xml:space="preserve">Dictionnaire International Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.436-438. ISBN : 9782271082039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04106802v1</w:t>
+                <w:t xml:space="preserve">halshs-03058280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illusion scolastique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire International Bourdieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.436-438. ISBN : 9782271082039</w:t>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.163-164. ISBN : 9782271082039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03058280v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04106793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation</w:t>
+                <w:t xml:space="preserve">Canon/Canonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.163-164. ISBN : 9782271082039</w:t>
+              <w:t xml:space="preserve">, 2020, pp.102-103. ISBN : 9782271082039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04106793v1</w:t>
+                <w:t xml:space="preserve">halshs-04106780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3775,51 +3775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119900107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.326" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Skinner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid von Busekist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouvenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Accominotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.060.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.056.0105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bachelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.320" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chateigner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Penissat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.081.0005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.078.0002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04102847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fertikh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0241" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Penissat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350087v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73512" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688752v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0109" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119900107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.326" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Skinner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid von Busekist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.067.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouvenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Accominotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.060.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.056.0105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bachelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.320" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chateigner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Penissat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.081.0005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.078.0002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04102847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fertikh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0241" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Penissat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350087v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73512" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>