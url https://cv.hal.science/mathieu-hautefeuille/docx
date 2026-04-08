--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic forces shape the survival fate of eliminated cells</w:t>
+                <w:t xml:space="preserve">Conference Report: Cell Biology and Mechanobiology in Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakshmi Balasubramaniam</w:t>
+                <w:t xml:space="preserve">Tatiana Fioderlisio-Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siavash Monfared</w:t>
+                <w:t xml:space="preserve">Kheya Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Ardaševa</w:t>
+                <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Rosse</w:t>
+                <w:t xml:space="preserve">Laurent Limozin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Schoenit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre‐henri Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (2), pp.269-278. </w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-024-02716-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/boc.12006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351304v1</w:t>
+                <w:t xml:space="preserve">hal-05509203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conference Report: Cell Biology and Mechanobiology in Mexico</w:t>
+                <w:t xml:space="preserve">Dynamic forces shape the survival fate of eliminated cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Fioderlisio-Coll</w:t>
+                <w:t xml:space="preserve">Lakshmi Balasubramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kheya Sengupta</w:t>
+                <w:t xml:space="preserve">Siavash Monfared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
+                <w:t xml:space="preserve">Aleksandra Ardaševa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Limozin</w:t>
+                <w:t xml:space="preserve">Carine Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐henri Puech</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Schoenit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 117 (3), </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.269-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boc.12006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-024-02716-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509203v1</w:t>
+                <w:t xml:space="preserve">hal-05351304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Critical Role of Adipocytes in Leukemia</w:t>
               </w:r>
@@ -396,51 +396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Higos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Saitoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -543,51 +543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -651,51 +651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical scaling: beyond our feet and fingers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Fardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Nieto-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjin Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -872,51 +872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic duos: the building blocks of dimensional mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -989,51 +989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Peto-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genaro Vázquez-Victorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1093,51 +1093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Barrasa-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire A Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul I Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1331,51 +1331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading, pinching, and coalescence: the Ohnesorge units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1435,51 +1435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The size of the Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Fardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 90 (12), pp.914-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1507,412 +1507,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Diagnostic Biosensor Method of Hypersensitivity Pneumonitis towards a Point-of-Care Biosensor</w:t>
+                <w:t xml:space="preserve">Hierarchical Modeling of the Liver Vascular System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Fiordelisio</w:t>
+                <w:t xml:space="preserve">Aimee Torres Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivette Buendia-Roldan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Del-Rio</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aczel Sanchez-Cedillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios11060196⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.733165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012504v1</w:t>
+                <w:t xml:space="preserve">hal-04012499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Modeling of the Liver Vascular System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination by Relaxation Tests of the Mechanical Properties of Soft Polyacrylamide Gels Made for Mechanobiology Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pérez-Calixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimee Torres Rojas</w:t>
+                <w:t xml:space="preserve">Samuel Amat-Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lorente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
+                <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genaro Vázquez-Victorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aczel Sanchez-Cedillo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Henri Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.733165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym13040629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012499v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination by Relaxation Tests of the Mechanical Properties of Soft Polyacrylamide Gels Made for Mechanobiology Studies</w:t>
+                <w:t xml:space="preserve">Development of a Diagnostic Biosensor Method of Hypersensitivity Pneumonitis towards a Point-of-Care Biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pérez-Calixto</w:t>
+                <w:t xml:space="preserve">Tatiana Fiordelisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Amat-Shapiro</w:t>
+                <w:t xml:space="preserve">Ivette Buendia-Roldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Genaro Vázquez-Victorio</w:t>
+                <w:t xml:space="preserve">Diana Del-Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Puech</w:t>
+                <w:t xml:space="preserve">Diana Ríos-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (4), pp.629. </w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym13040629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bios11060196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012506v1</w:t>
+                <w:t xml:space="preserve">hal-04012504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibrillar Collagen Type I Participates in the Survival and Aggregation of Primary Hepatocytes Cultured on Soft Hydrogels</w:t>
               </w:r>
@@ -2045,51 +2045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic C9 cells switch their behaviour in short or long exposure to soft substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Cabriales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genaro Vázquez-Victorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,77 +2166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The liver, a functionalized vascular structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aczel Sanchez-Cedillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.16194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2264,563 +2264,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the PLGA/gelatin ratio on the physical, chemical and biological properties of electrospun scaffolds for wound dressings</w:t>
+                <w:t xml:space="preserve">Method for the Direct Fabrication of Polyacrylamide Hydrogels with Controlled Stiffness in Polystyrene Multiwell Plates for Mechanobiology Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Vázquez</w:t>
+                <w:t xml:space="preserve">Beatriz Díaz-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ximena Monroy-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pérez-Calixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Sánchez-Arévalo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Ontiveros-Tlachi</w:t>
+                <w:t xml:space="preserve">Nathalia Serna-Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-605X/ab1741⟩</w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (9), pp.4219-4227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012520v1</w:t>
+                <w:t xml:space="preserve">hal-04012516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for the Direct Fabrication of Polyacrylamide Hydrogels with Controlled Stiffness in Polystyrene Multiwell Plates for Mechanobiology Assays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Micro–Macro: Selective Integration of Microfeatures Inside Low-Cost Macromolds for PDMS Microfluidics Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Jiménez-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariel Cano-Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalia Serna-Marquez</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Cabriales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Páez-Larios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00988⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi10090576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012516v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro–Macro: Selective Integration of Microfeatures Inside Low-Cost Macromolds for PDMS Microfluidics Fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell Culture Platforms with Controllable Stiffness for Chick Embryonic Cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Luisa Durán-Pastén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Jiménez-Díaz</w:t>
+                <w:t xml:space="preserve">Alan Valencia-Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariel Cano-Jorge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucia Cabriales</w:t>
+                <w:t xml:space="preserve">Santiago King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Páez-Larios</w:t>
+                <w:t xml:space="preserve">Gertrudis Hortensia González-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (9), pp.576. </w:t>
+              <w:t xml:space="preserve">Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi10090576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomimetics4020033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012513v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Culture Platforms with Controllable Stiffness for Chick Embryonic Cardiomyocytes</w:t>
+                <w:t xml:space="preserve">Influence of the PLGA/gelatin ratio on the physical, chemical and biological properties of electrospun scaffolds for wound dressings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Luisa Durán-Pastén</w:t>
+                <w:t xml:space="preserve">Nadia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Cortes</w:t>
+                <w:t xml:space="preserve">Francisco Sánchez-Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Valencia-Amaya</w:t>
+                <w:t xml:space="preserve">Alfredo Maciel-Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago King</w:t>
+                <w:t xml:space="preserve">Itzel Garnica-Palafox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gertrudis Hortensia González-Gómez</w:t>
+                <w:t xml:space="preserve">Rodrigo Ontiveros-Tlachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (2), pp.33. </w:t>
+              <w:t xml:space="preserve">Biomedical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.045006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomimetics4020033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-605X/ab1741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012519v1</w:t>
+                <w:t xml:space="preserve">hal-04012520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress on the Use of Commercial Digital Optical Disc Units for Low-Power Laser Micromachining in Biomedical Applications</w:t>
               </w:r>
@@ -2832,64 +2832,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarón Cruz-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Sánchez-Olvera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Cabriales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2934,520 +2934,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a CD laser pickup head to fabricate microelectrodes in polymethylmethacrylate substrates for biosensing applications</w:t>
+                <w:t xml:space="preserve">Controlled Solvent-Free Formation of Embedded PDMS-Derived Carbon Nanodomains with Tunable Fluorescence Using Selective Laser Ablation with A Low-Power CD Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehú López-Aparicio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">María González-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10544-016-0145-0⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (10), pp.307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi8100307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012526v1</w:t>
+                <w:t xml:space="preserve">hal-04012523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of large all-PDMS micropatterned waveguides for lab on chip integration using a rapid prototyping technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pérez-Calixto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarón Cruz-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Hérnandez-Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (4), pp.1343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OME.7.001343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Solvent-Free Formation of Embedded PDMS-Derived Carbon Nanodomains with Tunable Fluorescence Using Selective Laser Ablation with A Low-Power CD Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of low-cost micropatterned polydimethyl-siloxane scaffolds to organise cells in a variety of two-dimensioanl biomimetic arrangements for lab-on-chip culture platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Escutia-Guadarrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genaro Vázquez-Victorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martínez-Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Nieto-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María González-Vázquez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcela Sosa-Garrocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (10), pp.307. </w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.204173141774150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi8100307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2041731417741505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012523v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of low-cost micropatterned polydimethyl-siloxane scaffolds to organise cells in a variety of two-dimensioanl biomimetic arrangements for lab-on-chip culture platforms</w:t>
+                <w:t xml:space="preserve">Use of a CD laser pickup head to fabricate microelectrodes in polymethylmethacrylate substrates for biosensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Escutia-Guadarrama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Genaro Vázquez-Victorio</w:t>
+                <w:t xml:space="preserve">Jehú López-Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Martínez-Pastor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brenda Nieto-Rivera</w:t>
+                <w:t xml:space="preserve">Sara Herrera-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Sosa-Garrocho</w:t>
+                <w:t xml:space="preserve">Adriana Razo-De-León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariel Cano-Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.204173141774150. </w:t>
+              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2041731417741505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10544-016-0145-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012522v1</w:t>
+                <w:t xml:space="preserve">hal-04012526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3602,51 +3602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balasubramaniam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Monfared" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Arda&#353;eva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schoenit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02716-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05509203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fioderlisio-Coll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautefeuille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Puech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.12006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Higos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Saitoski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology14060624" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Allam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx3846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Fardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Sharma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00996K" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04744678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ximena Monroy-Romero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Nieto-Rivera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Xiao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c00939" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04744680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00263F" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04194196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peto-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro V&#225;zquez-Victorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13080794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barrasa-Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Dessalles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03908895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoutre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Drygalski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00069E" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0081964" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012504v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fiordelisio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Buendia-Roldan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Del-Rio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana R&#237;os-L&#243;pez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11060196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Torres Rojas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aczel Sanchez-Cedillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.733165" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Calixto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amat-Shapiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zamarr&#243;n-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Serna-M&#225;rquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodr&#237;guez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Ayala-Reyes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Omega Mart&#237;nez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Pe&#241;a-Rico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics5020030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cabriales" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez-Pastor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carretero-Ortega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73208-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia V&#225;zquez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco S&#225;nchez-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maciel-Cerda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Garnica-Palafox" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ontiveros-Tlachi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ab1741" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012516v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Serna-Marquez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00988" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jim&#233;nez-D&#237;az" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Cano-Jorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco P&#225;ez-Larios" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10090576" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Dur&#225;n-Past&#233;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cortes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Valencia-Amaya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago King" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrudis Hortensia Gonz&#225;lez-G&#243;mez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics4020033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Cruz-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l S&#225;nchez-Olvera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9040187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012526v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeh&#250; L&#243;pez-Aparicio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Herrera-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Razo-De-Le&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-016-0145-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan H&#233;rnandez-Cordero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001343" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012523v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8100307" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012522v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Escutia-Guadarrama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez-Pastor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sosa-Garrocho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041731417741505" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05509203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fioderlisio-Coll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautefeuille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Puech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.12006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balasubramaniam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Monfared" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Arda&#353;eva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schoenit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02716-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Higos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Saitoski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology14060624" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Allam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx3846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Fardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Sharma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00996K" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04744678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ximena Monroy-Romero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Nieto-Rivera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Xiao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c00939" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04744680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00263F" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04194196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peto-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro V&#225;zquez-Victorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13080794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barrasa-Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Dessalles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03908895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoutre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Drygalski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00069E" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0081964" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Torres Rojas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aczel Sanchez-Cedillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.733165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Calixto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amat-Shapiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zamarr&#243;n-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040629" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fiordelisio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Buendia-Roldan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Del-Rio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana R&#237;os-L&#243;pez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11060196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Serna-M&#225;rquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodr&#237;guez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Ayala-Reyes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Omega Mart&#237;nez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Pe&#241;a-Rico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics5020030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cabriales" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez-Pastor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carretero-Ortega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73208-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Serna-Marquez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00988" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012513v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jim&#233;nez-D&#237;az" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Cano-Jorge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco P&#225;ez-Larios" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10090576" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Dur&#225;n-Past&#233;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cortes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Valencia-Amaya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago King" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrudis Hortensia Gonz&#225;lez-G&#243;mez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics4020033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia V&#225;zquez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco S&#225;nchez-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maciel-Cerda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Garnica-Palafox" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ontiveros-Tlachi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ab1741" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Cruz-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l S&#225;nchez-Olvera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9040187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8100307" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012525v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan H&#233;rnandez-Cordero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001343" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012522v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Escutia-Guadarrama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez-Pastor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sosa-Garrocho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041731417741505" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeh&#250; L&#243;pez-Aparicio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Herrera-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Razo-De-Le&#243;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-016-0145-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>