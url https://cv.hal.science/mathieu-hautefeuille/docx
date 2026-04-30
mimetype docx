--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1061,382 +1061,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical regulation of the early stages of angiogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire A Dessalles</w:t>
+                <w:t xml:space="preserve">Spreading, pinching, and coalescence: the Ohnesorge units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdul I Barakat</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2022.0360⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (17), pp.3291-3303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SM00069E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977902v1</w:t>
+                <w:t xml:space="preserve">hal-03795917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the Microenvironment and Mechanosensing in Adipose Tissue Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Drygalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lecoutre</w:t>
+                <w:t xml:space="preserve">Isabelle Dugail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwan Maqdasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (15), pp.2310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells11152310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03908895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading, pinching, and coalescence: the Ohnesorge units</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Fardin</w:t>
+                <w:t xml:space="preserve">Mechanical regulation of the early stages of angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Barrasa-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire A Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivek Sharma</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul I Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (17), pp.3291-3303. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (197), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2SM00069E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2022.0360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795917v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The size of the Sun</w:t>
               </w:r>
@@ -1507,412 +1507,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Modeling of the Liver Vascular System</w:t>
+                <w:t xml:space="preserve">Development of a Diagnostic Biosensor Method of Hypersensitivity Pneumonitis towards a Point-of-Care Biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimee Torres Rojas</w:t>
+                <w:t xml:space="preserve">Tatiana Fiordelisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lorente</w:t>
+                <w:t xml:space="preserve">Ivette Buendia-Roldan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aczel Sanchez-Cedillo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diana Del-Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ríos-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.733165⟩</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios11060196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012499v1</w:t>
+                <w:t xml:space="preserve">hal-04012504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination by Relaxation Tests of the Mechanical Properties of Soft Polyacrylamide Gels Made for Mechanobiology Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Modeling of the Liver Vascular System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Amat-Shapiro</w:t>
+                <w:t xml:space="preserve">Aimee Torres Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Genaro Vázquez-Victorio</w:t>
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Puech</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aczel Sanchez-Cedillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (4), pp.629. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym13040629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.733165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012506v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Diagnostic Biosensor Method of Hypersensitivity Pneumonitis towards a Point-of-Care Biosensor</w:t>
+                <w:t xml:space="preserve">Determination by Relaxation Tests of the Mechanical Properties of Soft Polyacrylamide Gels Made for Mechanobiology Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Fiordelisio</w:t>
+                <w:t xml:space="preserve">Daniel Pérez-Calixto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivette Buendia-Roldan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
+                <w:t xml:space="preserve">Samuel Amat-Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Del-Rio</w:t>
+                <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genaro Vázquez-Victorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Ríos-López</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (6), pp.196. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bios11060196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym13040629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012504v1</w:t>
+                <w:t xml:space="preserve">hal-04012506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibrillar Collagen Type I Participates in the Survival and Aggregation of Primary Hepatocytes Cultured on Soft Hydrogels</w:t>
               </w:r>
@@ -2166,77 +2166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The liver, a functionalized vascular structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aczel Sanchez-Cedillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.16194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2264,563 +2264,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for the Direct Fabrication of Polyacrylamide Hydrogels with Controlled Stiffness in Polystyrene Multiwell Plates for Mechanobiology Assays</w:t>
+                <w:t xml:space="preserve">Influence of the PLGA/gelatin ratio on the physical, chemical and biological properties of electrospun scaffolds for wound dressings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Díaz-Bello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
+                <w:t xml:space="preserve">Nadia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalia Serna-Marquez</w:t>
+                <w:t xml:space="preserve">Francisco Sánchez-Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Maciel-Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzel Garnica-Palafox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ontiveros-Tlachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00988⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.045006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-605X/ab1741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012516v1</w:t>
+                <w:t xml:space="preserve">hal-04012520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro–Macro: Selective Integration of Microfeatures Inside Low-Cost Macromolds for PDMS Microfluidics Fabrication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Method for the Direct Fabrication of Polyacrylamide Hydrogels with Controlled Stiffness in Polystyrene Multiwell Plates for Mechanobiology Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Díaz-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ximena Monroy-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pérez-Calixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francisco Páez-Larios</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia Serna-Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi10090576⟩</w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (9), pp.4219-4227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012513v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Culture Platforms with Controllable Stiffness for Chick Embryonic Cardiomyocytes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro–Macro: Selective Integration of Microfeatures Inside Low-Cost Macromolds for PDMS Microfluidics Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Valencia-Amaya</w:t>
+                <w:t xml:space="preserve">Edgar Jiménez-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago King</w:t>
+                <w:t xml:space="preserve">Mariel Cano-Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Cabriales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gertrudis Hortensia González-Gómez</w:t>
+                <w:t xml:space="preserve">Francisco Páez-Larios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (2), pp.33. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomimetics4020033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi10090576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012519v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the PLGA/gelatin ratio on the physical, chemical and biological properties of electrospun scaffolds for wound dressings</w:t>
+                <w:t xml:space="preserve">Cell Culture Platforms with Controllable Stiffness for Chick Embryonic Cardiomyocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Vázquez</w:t>
+                <w:t xml:space="preserve">María Luisa Durán-Pastén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Sánchez-Arévalo</w:t>
+                <w:t xml:space="preserve">Daniela Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Maciel-Cerda</w:t>
+                <w:t xml:space="preserve">Alan Valencia-Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itzel Garnica-Palafox</w:t>
+                <w:t xml:space="preserve">Santiago King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Ontiveros-Tlachi</w:t>
+                <w:t xml:space="preserve">Gertrudis Hortensia González-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (4), pp.045006. </w:t>
+              <w:t xml:space="preserve">Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-605X/ab1741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomimetics4020033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012520v1</w:t>
+                <w:t xml:space="preserve">hal-04012519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress on the Use of Commercial Digital Optical Disc Units for Low-Power Laser Micromachining in Biomedical Applications</w:t>
               </w:r>
@@ -2832,51 +2832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarón Cruz-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Sánchez-Olvera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2934,520 +2934,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Solvent-Free Formation of Embedded PDMS-Derived Carbon Nanodomains with Tunable Fluorescence Using Selective Laser Ablation with A Low-Power CD Laser</w:t>
+                <w:t xml:space="preserve">Use of a CD laser pickup head to fabricate microelectrodes in polymethylmethacrylate substrates for biosensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María González-Vázquez</w:t>
+                <w:t xml:space="preserve">Jehú López-Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Herrera-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Razo-De-León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariel Cano-Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi8100307⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10544-016-0145-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012523v1</w:t>
+                <w:t xml:space="preserve">hal-04012526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of large all-PDMS micropatterned waveguides for lab on chip integration using a rapid prototyping technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aarón Cruz-Ramírez</w:t>
+                <w:t xml:space="preserve">Controlled Solvent-Free Formation of Embedded PDMS-Derived Carbon Nanodomains with Tunable Fluorescence Using Selective Laser Ablation with A Low-Power CD Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (10), pp.307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi8100307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.7.001343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04012525v1</w:t>
+                <w:t xml:space="preserve">hal-04012523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of low-cost micropatterned polydimethyl-siloxane scaffolds to organise cells in a variety of two-dimensioanl biomimetic arrangements for lab-on-chip culture platforms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brenda Nieto-Rivera</w:t>
+                <w:t xml:space="preserve">Fabrication of large all-PDMS micropatterned waveguides for lab on chip integration using a rapid prototyping technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pérez-Calixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarón Cruz-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Sosa-Garrocho</w:t>
+                <w:t xml:space="preserve">Juan Hérnandez-Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.204173141774150. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2041731417741505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.7.001343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012522v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a CD laser pickup head to fabricate microelectrodes in polymethylmethacrylate substrates for biosensing applications</w:t>
+                <w:t xml:space="preserve">Fabrication of low-cost micropatterned polydimethyl-siloxane scaffolds to organise cells in a variety of two-dimensioanl biomimetic arrangements for lab-on-chip culture platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehú López-Aparicio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
+                <w:t xml:space="preserve">Lidia Escutia-Guadarrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genaro Vázquez-Victorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Herrera-Domínguez</w:t>
+                <w:t xml:space="preserve">David Martínez-Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Nieto-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Razo-De-León</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariel Cano-Jorge</w:t>
+                <w:t xml:space="preserve">Marcela Sosa-Garrocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.204173141774150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10544-016-0145-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2041731417741505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012526v1</w:t>
+                <w:t xml:space="preserve">hal-04012522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3602,51 +3602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05509203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fioderlisio-Coll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautefeuille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Puech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.12006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balasubramaniam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Monfared" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Arda&#353;eva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schoenit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02716-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Higos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Saitoski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology14060624" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Allam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx3846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Fardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Sharma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00996K" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04744678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ximena Monroy-Romero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Nieto-Rivera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Xiao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c00939" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04744680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00263F" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04194196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peto-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro V&#225;zquez-Victorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13080794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barrasa-Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Dessalles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03908895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoutre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Drygalski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00069E" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0081964" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Torres Rojas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aczel Sanchez-Cedillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.733165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Calixto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amat-Shapiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zamarr&#243;n-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040629" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fiordelisio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Buendia-Roldan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Del-Rio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana R&#237;os-L&#243;pez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11060196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Serna-M&#225;rquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodr&#237;guez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Ayala-Reyes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Omega Mart&#237;nez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Pe&#241;a-Rico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics5020030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cabriales" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez-Pastor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carretero-Ortega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73208-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Serna-Marquez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00988" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012513v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jim&#233;nez-D&#237;az" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Cano-Jorge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco P&#225;ez-Larios" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10090576" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Dur&#225;n-Past&#233;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cortes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Valencia-Amaya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago King" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrudis Hortensia Gonz&#225;lez-G&#243;mez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics4020033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia V&#225;zquez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco S&#225;nchez-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maciel-Cerda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Garnica-Palafox" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ontiveros-Tlachi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ab1741" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Cruz-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l S&#225;nchez-Olvera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9040187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8100307" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012525v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan H&#233;rnandez-Cordero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001343" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012522v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Escutia-Guadarrama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez-Pastor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sosa-Garrocho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041731417741505" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeh&#250; L&#243;pez-Aparicio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Herrera-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Razo-De-Le&#243;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-016-0145-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05509203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fioderlisio-Coll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautefeuille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Puech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.12006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balasubramaniam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Monfared" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Arda&#353;eva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schoenit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02716-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Higos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Saitoski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology14060624" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Allam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx3846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Fardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Sharma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00996K" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04744678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ximena Monroy-Romero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Nieto-Rivera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Xiao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c00939" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04744680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00263F" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04194196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peto-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro V&#225;zquez-Victorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13080794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00069E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03908895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoutre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Drygalski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152310" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barrasa-Ramos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Dessalles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0360" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0081964" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012504v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fiordelisio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Buendia-Roldan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Del-Rio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana R&#237;os-L&#243;pez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11060196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Torres Rojas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aczel Sanchez-Cedillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.733165" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Calixto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amat-Shapiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zamarr&#243;n-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Serna-M&#225;rquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodr&#237;guez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Ayala-Reyes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Omega Mart&#237;nez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Pe&#241;a-Rico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics5020030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cabriales" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez-Pastor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carretero-Ortega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73208-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia V&#225;zquez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco S&#225;nchez-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maciel-Cerda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Garnica-Palafox" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ontiveros-Tlachi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ab1741" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012516v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Serna-Marquez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00988" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jim&#233;nez-D&#237;az" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Cano-Jorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco P&#225;ez-Larios" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10090576" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Dur&#225;n-Past&#233;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cortes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Valencia-Amaya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago King" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrudis Hortensia Gonz&#225;lez-G&#243;mez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics4020033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Cruz-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l S&#225;nchez-Olvera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9040187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012526v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeh&#250; L&#243;pez-Aparicio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Herrera-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Razo-De-Le&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-016-0145-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8100307" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan H&#233;rnandez-Cordero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001343" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012522v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Escutia-Guadarrama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez-Pastor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sosa-Garrocho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041731417741505" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>