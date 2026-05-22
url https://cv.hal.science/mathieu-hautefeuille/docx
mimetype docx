--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -66,459 +66,459 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conference Report: Cell Biology and Mechanobiology in Mexico</w:t>
+                <w:t xml:space="preserve">The Critical Role of Adipocytes in Leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Fioderlisio-Coll</w:t>
+                <w:t xml:space="preserve">Romane Higos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kheya Sengupta</w:t>
+                <w:t xml:space="preserve">Kevin Saitoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Limozin</w:t>
+                <w:t xml:space="preserve">Geneviève Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐henri Puech</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 117 (3), </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (6), pp.624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boc.12006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology14060624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509203v1</w:t>
+                <w:t xml:space="preserve">hal-05419460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic forces shape the survival fate of eliminated cells</w:t>
+                <w:t xml:space="preserve">Conference Report: Cell Biology and Mechanobiology in Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakshmi Balasubramaniam</w:t>
+                <w:t xml:space="preserve">Tatiana Fioderlisio-Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siavash Monfared</w:t>
+                <w:t xml:space="preserve">Kheya Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Ardaševa</w:t>
+                <w:t xml:space="preserve">Laurent Limozin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Rosse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre‐henri Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-024-02716-5⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.12006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351304v1</w:t>
+                <w:t xml:space="preserve">hal-05509203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Critical Role of Adipocytes in Leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic forces shape the survival fate of eliminated cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshmi Balasubramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Higos</w:t>
+                <w:t xml:space="preserve">Siavash Monfared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Saitoski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
+                <w:t xml:space="preserve">Aleksandra Ardaševa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Marcelin</w:t>
+                <w:t xml:space="preserve">Carine Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Clément</w:t>
+                <w:t xml:space="preserve">Andreas Schoenit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (6), pp.624. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.269-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology14060624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-024-02716-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419460v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR161 mechanosensitivity at the primary cilium drives neuronal saltatory migration</w:t>
               </w:r>
@@ -1061,2401 +1061,2310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading, pinching, and coalescence: the Ohnesorge units</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Fardin</w:t>
+                <w:t xml:space="preserve">Mechanical regulation of the early stages of angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Barrasa-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire A Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivek Sharma</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul I Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SM00069E⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (197), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2022.0360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795917v1</w:t>
+                <w:t xml:space="preserve">hal-03977902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the Microenvironment and Mechanosensing in Adipose Tissue Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Drygalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dugail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwan Maqdasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (15), pp.2310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells11152310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03908895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical regulation of the early stages of angiogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire A Dessalles</w:t>
+                <w:t xml:space="preserve">Spreading, pinching, and coalescence: the Ohnesorge units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdul I Barakat</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (197), </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (17), pp.3291-3303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2022.0360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2SM00069E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977902v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The size of the Sun</w:t>
+                <w:t xml:space="preserve">Hierarchical Modeling of the Liver Vascular System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Fardin</w:t>
+                <w:t xml:space="preserve">Aimee Torres Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aczel Sanchez-Cedillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1119/5.0081964⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.733165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977913v1</w:t>
+                <w:t xml:space="preserve">hal-04012499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Diagnostic Biosensor Method of Hypersensitivity Pneumonitis towards a Point-of-Care Biosensor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination by Relaxation Tests of the Mechanical Properties of Soft Polyacrylamide Gels Made for Mechanobiology Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Del-Rio</w:t>
+                <w:t xml:space="preserve">Daniel Pérez-Calixto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Ríos-López</w:t>
+                <w:t xml:space="preserve">Samuel Amat-Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genaro Vázquez-Victorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios11060196⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13040629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012504v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Modeling of the Liver Vascular System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lorente</w:t>
+                <w:t xml:space="preserve">Development of a Diagnostic Biosensor Method of Hypersensitivity Pneumonitis towards a Point-of-Care Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Fiordelisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivette Buendia-Roldan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Del-Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ríos-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.733165⟩</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios11060196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012499v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination by Relaxation Tests of the Mechanical Properties of Soft Polyacrylamide Gels Made for Mechanobiology Studies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibrillar Collagen Type I Participates in the Survival and Aggregation of Primary Hepatocytes Cultured on Soft Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Puech</w:t>
+                <w:t xml:space="preserve">Nathalia Serna-Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Rodríguez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Ayala-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Omega Martínez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ángel Peña-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13040629⟩</w:t>
+              <w:t xml:space="preserve">Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomimetics5020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012506v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrillar Collagen Type I Participates in the Survival and Aggregation of Primary Hepatocytes Cultured on Soft Hydrogels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hepatic C9 cells switch their behaviour in short or long exposure to soft substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Ángel Peña-Rico</w:t>
+                <w:t xml:space="preserve">Lucia Cabriales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genaro Vázquez-Victorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martinez-Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Carretero-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomimetics5020030⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (10), pp.265-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201900115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012508v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic C9 cells switch their behaviour in short or long exposure to soft substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Cabriales</w:t>
+                <w:t xml:space="preserve">The liver, a functionalized vascular structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aczel Sanchez-Cedillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.201900115⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.16194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-73208-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012511v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The liver, a functionalized vascular structure</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Method for the Direct Fabrication of Polyacrylamide Hydrogels with Controlled Stiffness in Polystyrene Multiwell Plates for Mechanobiology Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Díaz-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ximena Monroy-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pérez-Calixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia Serna-Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-73208-8⟩</w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (9), pp.4219-4227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012507v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the PLGA/gelatin ratio on the physical, chemical and biological properties of electrospun scaffolds for wound dressings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro–Macro: Selective Integration of Microfeatures Inside Low-Cost Macromolds for PDMS Microfluidics Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Sánchez-Arévalo</w:t>
+                <w:t xml:space="preserve">Edgar Jiménez-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Maciel-Cerda</w:t>
+                <w:t xml:space="preserve">Mariel Cano-Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Cabriales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itzel Garnica-Palafox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Ontiveros-Tlachi</w:t>
+                <w:t xml:space="preserve">Francisco Páez-Larios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-605X/ab1741⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi10090576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012520v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for the Direct Fabrication of Polyacrylamide Hydrogels with Controlled Stiffness in Polystyrene Multiwell Plates for Mechanobiology Assays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell Culture Platforms with Controllable Stiffness for Chick Embryonic Cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Luisa Durán-Pastén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Díaz-Bello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
+                <w:t xml:space="preserve">Daniela Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalia Serna-Marquez</w:t>
+                <w:t xml:space="preserve">Alan Valencia-Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrudis Hortensia González-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00988⟩</w:t>
+              <w:t xml:space="preserve">Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomimetics4020033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012516v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro–Macro: Selective Integration of Microfeatures Inside Low-Cost Macromolds for PDMS Microfluidics Fabrication</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the PLGA/gelatin ratio on the physical, chemical and biological properties of electrospun scaffolds for wound dressings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Páez-Larios</w:t>
+                <w:t xml:space="preserve">Nadia Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Sánchez-Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Maciel-Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzel Garnica-Palafox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ontiveros-Tlachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi10090576⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.045006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-605X/ab1741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012513v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Culture Platforms with Controllable Stiffness for Chick Embryonic Cardiomyocytes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress on the Use of Commercial Digital Optical Disc Units for Low-Power Laser Micromachining in Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gertrudis Hortensia González-Gómez</w:t>
+                <w:t xml:space="preserve">Aarón Cruz-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Sánchez-Olvera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Cabriales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomimetics4020033⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi9040187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012519v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress on the Use of Commercial Digital Optical Disc Units for Low-Power Laser Micromachining in Biomedical Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled Solvent-Free Formation of Embedded PDMS-Derived Carbon Nanodomains with Tunable Fluorescence Using Selective Laser Ablation with A Low-Power CD Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Sánchez-Olvera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
+                <w:t xml:space="preserve">María González-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (4), pp.187. </w:t>
+              <w:t xml:space="preserve">, 2017, 8 (10), pp.307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi9040187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi8100307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012521v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a CD laser pickup head to fabricate microelectrodes in polymethylmethacrylate substrates for biosensing applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of large all-PDMS micropatterned waveguides for lab on chip integration using a rapid prototyping technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pérez-Calixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Zamarrón-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarón Cruz-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehú López-Aparicio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mariel Cano-Jorge</w:t>
+                <w:t xml:space="preserve">Juan Hérnandez-Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10544-016-0145-0⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.7.001343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012526v1</w:t>
+                <w:t xml:space="preserve">hal-04012525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Solvent-Free Formation of Embedded PDMS-Derived Carbon Nanodomains with Tunable Fluorescence Using Selective Laser Ablation with A Low-Power CD Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of low-cost micropatterned polydimethyl-siloxane scaffolds to organise cells in a variety of two-dimensioanl biomimetic arrangements for lab-on-chip culture platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Escutia-Guadarrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genaro Vázquez-Victorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martínez-Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Nieto-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María González-Vázquez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcela Sosa-Garrocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (10), pp.307. </w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.204173141774150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi8100307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2041731417741505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012523v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of large all-PDMS micropatterned waveguides for lab on chip integration using a rapid prototyping technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aarón Cruz-Ramírez</w:t>
+                <w:t xml:space="preserve">Use of a CD laser pickup head to fabricate microelectrodes in polymethylmethacrylate substrates for biosensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehú López-Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Hérnandez-Cordero</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Herrera-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Razo-De-León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariel Cano-Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.7.001343⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10544-016-0145-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012525v1</w:t>
-[...133 lines deleted...]
-                <w:t xml:space="preserve">hal-04012522v1</w:t>
+                <w:t xml:space="preserve">hal-04012526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3602,51 +3511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05509203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fioderlisio-Coll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautefeuille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Puech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.12006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balasubramaniam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Monfared" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Arda&#353;eva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schoenit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02716-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Higos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Saitoski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology14060624" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Allam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx3846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Fardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Sharma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00996K" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04744678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ximena Monroy-Romero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Nieto-Rivera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Xiao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c00939" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04744680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00263F" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04194196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peto-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro V&#225;zquez-Victorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13080794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00069E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03908895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoutre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Drygalski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152310" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barrasa-Ramos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Dessalles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0360" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0081964" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012504v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fiordelisio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Buendia-Roldan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Del-Rio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana R&#237;os-L&#243;pez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11060196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Torres Rojas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aczel Sanchez-Cedillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.733165" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Calixto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amat-Shapiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zamarr&#243;n-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Serna-M&#225;rquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodr&#237;guez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Ayala-Reyes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Omega Mart&#237;nez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Pe&#241;a-Rico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics5020030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cabriales" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez-Pastor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carretero-Ortega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73208-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia V&#225;zquez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco S&#225;nchez-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maciel-Cerda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Garnica-Palafox" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ontiveros-Tlachi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ab1741" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012516v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Serna-Marquez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00988" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jim&#233;nez-D&#237;az" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Cano-Jorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco P&#225;ez-Larios" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10090576" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Dur&#225;n-Past&#233;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cortes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Valencia-Amaya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago King" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrudis Hortensia Gonz&#225;lez-G&#243;mez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics4020033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Cruz-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l S&#225;nchez-Olvera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9040187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012526v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeh&#250; L&#243;pez-Aparicio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Herrera-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Razo-De-Le&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-016-0145-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8100307" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan H&#233;rnandez-Cordero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001343" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012522v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Escutia-Guadarrama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez-Pastor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sosa-Garrocho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041731417741505" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Higos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Saitoski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautefeuille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology14060624" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05509203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fioderlisio-Coll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Puech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.12006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balasubramaniam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Monfared" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Arda&#353;eva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schoenit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02716-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Allam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx3846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Fardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Sharma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00996K" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04744678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ximena Monroy-Romero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Nieto-Rivera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Xiao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c00939" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04744680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00263F" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04194196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peto-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro V&#225;zquez-Victorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13080794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barrasa-Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Dessalles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03908895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoutre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Drygalski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00069E" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Torres Rojas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aczel Sanchez-Cedillo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.733165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Calixto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amat-Shapiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zamarr&#243;n-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040629" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fiordelisio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Buendia-Roldan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Del-Rio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana R&#237;os-L&#243;pez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11060196" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Serna-M&#225;rquez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodr&#237;guez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Ayala-Reyes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Omega Mart&#237;nez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Pe&#241;a-Rico" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics5020030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cabriales" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez-Pastor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carretero-Ortega" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900115" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73208-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Serna-Marquez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00988" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jim&#233;nez-D&#237;az" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Cano-Jorge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco P&#225;ez-Larios" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10090576" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012519v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Dur&#225;n-Past&#233;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cortes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Valencia-Amaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago King" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrudis Hortensia Gonz&#225;lez-G&#243;mez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics4020033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia V&#225;zquez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco S&#225;nchez-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maciel-Cerda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Garnica-Palafox" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ontiveros-Tlachi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ab1741" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012521v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Cruz-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l S&#225;nchez-Olvera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9040187" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8100307" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan H&#233;rnandez-Cordero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001343" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Escutia-Guadarrama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez-Pastor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sosa-Garrocho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041731417741505" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeh&#250; L&#243;pez-Aparicio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Herrera-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Razo-De-Le&#243;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-016-0145-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>