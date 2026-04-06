--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1937,261 +1937,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic tests and randomness with respect to a class of measures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Randomness on Computable Probability Spaces—A Dynamical Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Rojas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Steklov Institute of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 274 (1), pp.34-89. </w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (3), pp.465--485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0081543811060058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00224-010-9263-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644785v1</w:t>
+                <w:t xml:space="preserve">inria-00531640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomness on Computable Probability Spaces—A Dynamical Point of View</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithmic tests and randomness with respect to a class of measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48 (3), pp.465--485. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Steklov Institute of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 274 (1), pp.34-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00224-010-9263-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0081543811060058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00531640v1</w:t>
+                <w:t xml:space="preserve">hal-00644785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and abstract computability: computing invariant measures</w:t>
               </w:r>
@@ -5897,51 +5897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hoyrup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Melnikov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng Meng Ng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876047v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Favereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2025.10193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Amir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2025.103611" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140772v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.14542" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2023.17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806572v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-220430" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04164138v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-230458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555111v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kihara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Selivanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2023.93" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03339422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coronel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Rojas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.09.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117745v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2022.103090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bienvenu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9791-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095864v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9737-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9726-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo F&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hainry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.03.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gomaa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2014.02.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2012.11.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Day" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Mezhirov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.10.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Galatolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Rojas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2011.09.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Weihrauch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-2012-005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gacs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543811060058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-010-9263-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.29.193" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Kol&#231;ak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.01.048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298815v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Callard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02483114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.132" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118947v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M Stull" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.63" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01770562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Nava Saucedo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919395v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494332v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01308224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2016.108" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40189-8_12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonfante" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Aqqad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Greenbaum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20028-6_13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915952v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.15" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606457v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517372v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.24.6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03073-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425560v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02927-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099620v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02938919v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rute" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59234-9_7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02975222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108781718" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05450050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05383269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130868v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735681v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03932408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hoyrup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Melnikov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng Meng Ng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876047v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Favereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2025.10193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Amir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2025.103611" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140772v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.14542" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2023.17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806572v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-220430" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04164138v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-230458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555111v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kihara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Selivanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2023.93" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03339422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coronel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Rojas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.09.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117745v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2022.103090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bienvenu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9791-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095864v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9737-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9726-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo F&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hainry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.03.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gomaa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2014.02.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2012.11.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Day" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Mezhirov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.10.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Galatolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Rojas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2011.09.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Weihrauch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-2012-005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gacs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-010-9263-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543811060058" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.29.193" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Kol&#231;ak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.01.048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298815v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Callard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02483114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.132" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118947v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M Stull" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.63" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01770562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Nava Saucedo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919395v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494332v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01308224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2016.108" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40189-8_12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonfante" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Aqqad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Greenbaum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20028-6_13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915952v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.15" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606457v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517372v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.24.6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03073-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425560v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02927-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099620v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02938919v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rute" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59234-9_7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02975222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108781718" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05450050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05383269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130868v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735681v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03932408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>