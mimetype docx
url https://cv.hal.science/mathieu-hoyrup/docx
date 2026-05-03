--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,290 +66,290 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computable topological presentations</w:t>
+                <w:t xml:space="preserve">Local generation of tilings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tom Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Keng Meng Ng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Symbolic Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (11), pp.3377-3418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/etds.2025.10193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848634v1</w:t>
+                <w:t xml:space="preserve">hal-04876047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local generation of tilings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computable topological presentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Favereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
+                <w:t xml:space="preserve">Alexander Melnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keng Meng Ng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Symbolic Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876047v2</w:t>
+                <w:t xml:space="preserve">hal-04848634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptive complexity of topological invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 176 (8), pp.103611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -396,51 +396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The surjection property and computable type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topology and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 355, pp.109020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -487,51 +487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing computability in two topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Symbolic Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 89 (3), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -578,51 +578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong computable type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (3), pp.227-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -656,51 +656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes on overt choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -734,51 +734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degree Spectra of Homeomorphism Types of Compact Polish Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Kihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -864,51 +864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristóbal Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -955,51 +955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fixed-point property for represented spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 173 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1046,51 +1046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layerwise Computability and Image Randomness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1137,51 +1137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genericity of weakly computable objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Special Issue: Theoretical Aspects of Computer Science, 60 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1215,51 +1215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Information Carried by Programs About the Objects they Compute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristóbal Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1332,51 +1332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Férée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hainry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Péchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1417,720 +1417,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical properties of resource-bounded real functionals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Que calcule cet algorithme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jco.2014.02.008⟩</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/ybs9-6f30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848482v1</w:t>
+                <w:t xml:space="preserve">hal-05589960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computability of the ergodic decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analytical properties of resource-bounded real functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Férée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Gomaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 164 (5), pp.542-549. </w:t>
+              <w:t xml:space="preserve">Journal of Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (5), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apal.2012.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jco.2014.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746473v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constructive version of Birkhoff's ergodic theorem for Martin-Lof random points</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Computability of the ergodic decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2011.10.006⟩</w:t>
+              <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (5), pp.542-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apal.2012.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643629v1</w:t>
+                <w:t xml:space="preserve">hal-00746473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of dynamical systems - simulation and abstract computation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A constructive version of Birkhoff's ergodic theorem for Martin-Lof random points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristobal Rojas</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Mezhirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2011.09.011⟩</w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 210, pp.021-030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2011.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644790v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computability of the Radon-Nikodym derivative.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Statistical properties of dynamical systems - simulation and abstract computation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Galatolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Rojas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Klaus Weihrauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/COM-2012-005⟩</w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2011.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726044v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomness on Computable Probability Spaces—A Dynamical Point of View</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Computability of the Radon-Nikodym derivative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Weihrauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-010-9263-x⟩</w:t>
+              <w:t xml:space="preserve">Computability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (1), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/COM-2012-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00531640v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic tests and randomness with respect to a class of measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2141,445 +2115,549 @@
               <w:t xml:space="preserve">Proceedings of the Steklov Institute of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 274 (1), pp.34-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S0081543811060058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and abstract computability: computing invariant measures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Randomness on Computable Probability Spaces—A Dynamical Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29 (1), pp.193-212. </w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (3), pp.465--485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2011.29.193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00224-010-9263-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517367v1</w:t>
+                <w:t xml:space="preserve">inria-00531640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une brève introduction à la théorie effective de l'aléatoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dynamics and abstract computability: computing invariant measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Galatolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristobal Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (1), pp.193-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2011.29.193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00449022v1</w:t>
+                <w:t xml:space="preserve">inria-00517367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective symbolic dynamics, random points, statistical behavior, complexity and entropy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une brève introduction à la théorie effective de l'aléatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristobal Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123, pp.35-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2009.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00517382v1</w:t>
+                <w:t xml:space="preserve">inria-00449022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effective symbolic dynamics, random points, statistical behavior, complexity and entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Galatolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristobal Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 208 (1), pp.23-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2009.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00517382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Computability and the morphological complexity of some dynamics on continuous domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Kolçak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 398 (1-3), pp.170-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2008.01.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2589,2139 +2667,2139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computability of finite simplicial complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptive complexity on non-Polish spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Callard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS 2020 - 37th Symposium on Theoretical Aspects of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Montpellier, France. pp.16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2020.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298815v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptive complexity on non-Polish spaces II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computability on quasi-Polish spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristóbal Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Selivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald M Stull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DCFS 2019 - 21st International Conference on Descriptional Complexity of Formal Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Kosice, Slovakia. pp.171-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semicomputable points in Euclidean spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald M Stull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MFCS 2019 - 44th International Symposium on Mathematical Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aachen, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semicomputable geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Nava Saucedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald M Stull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP 2018 - 45th International Colloquium on Automata, Languages, and Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological analysis of representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CiE 2018 - Fourteenth conference on Computability in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the extension of computable real functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gomaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic In Computer Science (LICS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decidable properties of subrecursive functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium on Automata, Languages, and Programming (ICALP) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2016.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Typical Constructible Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computability In Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.115 - 123, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-40189-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the information carried by programs about the objects they compute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune Systems in Computer Virology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Aqqad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Greenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computability in Europe 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bucharest, Romania. pp.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-20028-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irreversible computable functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS - 31st Symposium on Theoretical Aspects of Computer Science - 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915952v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-order complexity in analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Férée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCA - 10th International Conference on Computability and Complexity in Analysis - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the query complexity of real functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Férée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gomaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LICS - 28th ACM/IEEE Symposium on Logic in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, New Orleans, United States. pp.103-112, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LICS.2013.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computability of the Radon-Nikodym derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Weihrauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computability in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Sofia, Bulgaria. pp.132-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00586740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomness and the ergodic decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computability in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Sofia, Bulgaria. pp.122-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00586736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dimension of ergodic random sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS'12 (29th Symposium on Theoretical Aspects of Computer Science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.567-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00606457v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of stream programs: characterizing type 2 polynomial time complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Férée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hainry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Péchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Algorithms and Computation - ISAAC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00518381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the speed of convergence of ergodic averages and pseudorandom points in computable dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Galatolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computability and Complexity in Analysis (CCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Zhenjiang, China. pp.7-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4204/EPTCS.24.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00517372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomness on Computable Probability Spaces - A Dynamical Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Theoretical Aspects of Computer Science - STACS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Freiburg, Germany. pp.469-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00360519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Application of Martin-Löf Randomness to Effective Probability Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Computability in Europe - CiE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Heidelberg, Germany. pp.260-269, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-03073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Effective Probability Theory to Martin-Löf Randomness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Colloquium on Automata, Languages and Programming - ICALP 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Rhodes, Greece. pp.549-561, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02927-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewriting Logic and Probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Rewriting Techniques and Applications - RTA'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Valencia, Spain, pp.61-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4731,589 +4809,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computable Measure Theory and Algorithmic Randomness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Rute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Computable Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-270, 2021, 978-3-030-59234-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59234-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic randomness and layerwise computability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johanna N. Y. Franklin; Christopher P. Porter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmic Randomness -- Progress and Prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.17, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108781718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975222v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-01202984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local generation of languages: the monotonic binary sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local generation of languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local generation of tilings: the even bicolor Wang tilesets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tom Favereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results in descriptive set theory on some represented spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5323,223 +5307,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rice-like theorem for primitive recursive functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Nancy - Grand Est (Villers-lès-Nancy, France); Loria. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the inversion of computable functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécriture en présence de choix probabilistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] A02-R-424 || hoyrup02a, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5549,100 +5533,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculabilité, aléatoire et théorie ergodique sur les espaces métriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00322776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5652,105 +5636,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Aspects of Representations in Computable Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03932408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5897,51 +5881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hoyrup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Melnikov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng Meng Ng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876047v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Favereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2025.10193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Amir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2025.103611" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140772v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.14542" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2023.17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806572v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-220430" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04164138v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-230458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555111v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kihara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Selivanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2023.93" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03339422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coronel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Rojas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.09.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117745v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2022.103090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bienvenu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9791-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095864v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9737-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9726-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo F&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hainry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.03.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gomaa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2014.02.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2012.11.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Day" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Mezhirov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.10.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Galatolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Rojas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2011.09.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Weihrauch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-2012-005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gacs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-010-9263-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543811060058" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.29.193" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Kol&#231;ak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.01.048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298815v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Callard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02483114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.132" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118947v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M Stull" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.63" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01770562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Nava Saucedo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919395v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494332v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01308224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2016.108" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40189-8_12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonfante" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Aqqad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Greenbaum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20028-6_13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915952v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.15" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606457v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517372v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.24.6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03073-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425560v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02927-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099620v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02938919v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rute" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59234-9_7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02975222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108781718" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05450050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05383269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130868v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735681v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03932408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876047v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Favereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hoyrup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2025.10193" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Melnikov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng Meng Ng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Amir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2025.103611" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140772v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.14542" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2023.17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806572v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-220430" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04164138v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-230458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555111v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kihara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Selivanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2023.93" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03339422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coronel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Rojas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.09.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117745v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2022.103090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bienvenu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9791-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095864v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9737-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9726-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo F&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hainry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.03.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ybs9-6f30" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gomaa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2014.02.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2012.11.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Day" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Mezhirov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.10.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Galatolo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Rojas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2011.09.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726044v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Weihrauch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-2012-005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gacs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543811060058" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-010-9263-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2011.29.193" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.05.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03319898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Kol&#231;ak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.01.048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298815v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Callard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02483114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118947v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M Stull" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.63" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01770562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Nava Saucedo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919395v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01308224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2016.108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40189-8_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonfante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Aqqad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Greenbaum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20028-6_13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915952v4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773653v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606457v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.24.6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03073-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425560v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02927-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099620v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02938919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rute" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59234-9_7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02975222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108781718" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05450050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05383269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657883v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130868v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735681v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03932408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>