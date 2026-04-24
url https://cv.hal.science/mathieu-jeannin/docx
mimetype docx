--- v0 (2026-03-06)
+++ v1 (2026-04-24)
@@ -2580,295 +2580,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunability of the Free‐Spectral Range by Microwave Injection into a Mid‐Infrared Quantum Cascade Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature metamaterial terahertz quantum detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Gacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vasanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rodriguez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zahra Asghari</w:t>
+                <w:t xml:space="preserve">Stéphan Suffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.201900389⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (25), pp.251102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0033367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784728v1</w:t>
+                <w:t xml:space="preserve">hal-03085674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature metamaterial terahertz quantum detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunability of the Free‐Spectral Range by Microwave Injection into a Mid‐Infrared Quantum Cascade Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Mottaghizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Gacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Suffit</w:t>
+                <w:t xml:space="preserve">Zahra Asghari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (25), pp.251102. </w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.1900389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0033367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lpor.201900389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085674v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb forces in THz electromechanical meta-atoms</w:t>
               </w:r>
@@ -2893,51 +2893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Gacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Suffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vasanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3014,51 +3014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Mariotti Nesurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Suffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Gacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3256,103 +3256,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature, Wide-Band, Quantum Well Infrared Photodetector for Microwave Optical Links at 4.9 μm Wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Mottaghizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Gacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Palaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Asghari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (9), pp.3689-3694. </w:t>
@@ -4816,51 +4816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC707FEE"/>
+    <w:nsid w:val="64EB7833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5047,51 +5047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-jeannin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8878-8960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203911601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odin.c2n.universite-paris-saclay.fr/en/members-odin/jeannin/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goulain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Biasiol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.573310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagr&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quinchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evirgen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.034002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Malerba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101294" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213965" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goulain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deimert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blaikie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirotta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910837v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cosentino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0153891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063974v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cominotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leymann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nespolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Manceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.115431" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Deimert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Julian Pasek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202202724" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jollivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babichev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morassi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086641" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sotgiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schirato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonetta Baldassarre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04452" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouznali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.044021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Bernardis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Manceau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tredicucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.224206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.187401" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhe Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Giles Davies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065591" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Christian Passler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Paarmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.165425" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Ethis de Corny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01484" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Gacemi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.391073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784734v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rodriguez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mottaghizadeh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Asghari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900389" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Suffit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033367" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376248v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Calabrese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0314" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mariotti Nesurini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b01778" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Browne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaef72" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Palaferri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00704" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntheak Kheng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035305" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251808" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cremel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo H&#228;yrynen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gregersen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.054022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.005488" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/18/185201" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logi Olgeirsson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00351" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Todorov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suffit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873701" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund H. Linfield" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874080" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy L. Hale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lempereur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Davies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01416998v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emmanuel Jeannin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAY053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-jeannin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8878-8960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203911601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odin.c2n.universite-paris-saclay.fr/en/members-odin/jeannin/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goulain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Biasiol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.573310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagr&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quinchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evirgen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.034002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Malerba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101294" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213965" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goulain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deimert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blaikie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirotta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910837v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cosentino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0153891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063974v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cominotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leymann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nespolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Manceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.115431" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Deimert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Julian Pasek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202202724" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jollivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babichev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morassi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086641" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sotgiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schirato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonetta Baldassarre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04452" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouznali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.044021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Bernardis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Manceau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tredicucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.224206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.187401" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhe Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Giles Davies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065591" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Christian Passler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Paarmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.165425" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Ethis de Corny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01484" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Gacemi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.391073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784734v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Suffit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033367" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rodriguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mottaghizadeh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Asghari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900389" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376248v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Calabrese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0314" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mariotti Nesurini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b01778" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Browne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaef72" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Palaferri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00704" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntheak Kheng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035305" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251808" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cremel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo H&#228;yrynen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gregersen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.054022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.005488" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/18/185201" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logi Olgeirsson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00351" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Todorov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suffit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873701" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund H. Linfield" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874080" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy L. Hale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lempereur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Davies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01416998v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emmanuel Jeannin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAY053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>