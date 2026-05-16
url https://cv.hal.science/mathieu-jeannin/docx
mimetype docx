--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,4761 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4709 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Jeannin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche CNRSCentre de Nanosciences et de Nanotechnologies10 Boulevard Thomas Gobert91120 Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8878-8960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203911601</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ny1TAxcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional web page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersubband polariton - LO phonon interaction in mid-infrared non-dispersive cavities: experimental demonstration of spontaneous scattering and perspectives towards polariton lasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Goulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bousseksou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Biasiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), pp.3070. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.573310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective-density-matrix approach for intersubband plasmons coupled to a cavity field: Electrical extraction and injection of intersubband polaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Quinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evirgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.034002. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.034002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast (≈10 GHz) mid-IR modulator based on ultrafast electrical switching of the light–matter coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Malerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0213965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple micro-cavity vibro-polaritons formation with different vibrational bands of the methylene group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Malerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Goulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bousseksou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.101294. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.photonics.2024.101294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable ultra-strong light–matter coupling at THz frequencies using graded alloy parabolic quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deimert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blaikie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125 (15), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0225733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low intensity saturation of an ISB transition by a mid-IR quantum cascade laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Malerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Biasiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122 (24), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0153891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910837v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of coherent optical nonlinearities of intersubband transitions in semiconductor quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cominotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nespolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (11), pp.115431. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.107.115431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Ultra‐Strong Light–Matter Coupling up to 200 K with Continuously‐Graded Parabolic Quantum Wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Goulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Deimert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Julian Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.2202724. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202202724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Polariton-To-Electron Tunneling in Quantum Cascade Detectors Operating in the Strong Light-Matter Coupling Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Quinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ouznali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evirgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.044021. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.044021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5.7 THz GaN/AlGaN quantum cascade detector based on polar step quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Isac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (17), pp.171103. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0086641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Strong Light–Matter Interaction in a Single Nanocavity with a Thermal Transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Malerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Sotgiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schirato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonetta Baldassarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.2c04452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic-field-induced cavity protection for intersubband polaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Colombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tredicucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (22), pp.224206. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.224206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Description of Saturation and Bistability of Intersubband Transitions in the Weak and Strong Light-Matter Coupling Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Colombelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (18), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.187401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “Janus” double sided mid-IR photodetector based on a MIM architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Malerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Giles Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appl.Phys.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119 (18), pp.181102. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0065591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-Resolved Absorption of Light in Arbitrarily Anisotropic Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Christian Passler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Paarmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (16), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.165425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid KTP-plasmonic nanostructures for enhanced nonlinear optics at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeliss Ethis de Corny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.665-672. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static and propagating modes in three-dimensional THz circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vasanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Giles Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (11), pp.16982-16995. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.391073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption Engineering in an Ultrasubwavelength Quantum System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vasanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (6), pp.4430-4436. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c01217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature metamaterial terahertz quantum detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vasanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Suffit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (25), pp.251102. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0033367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunability of the Free‐Spectral Range by Microwave Injection into a Mid‐Infrared Quantum Cascade Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Mottaghizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Asghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (5), pp.1900389. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201900389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulomb forces in THz electromechanical meta-atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allegra Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Suffit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vasanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (12), pp.2269-2277. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2019-0314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastrong Light–Matter Coupling in Deeply Subwavelength THz LC Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Mariotti Nesurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Suffit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vasanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.8b01778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near- and mid-infrared intersubband absorption in top-down GaN/AlN nano- and micro-pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lähnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Browne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vasanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (5), pp.054002. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaef72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-Temperature, Wide-Band, Quantum Well Infrared Photodetector for Microwave Optical Links at 4.9 μm Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Mottaghizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Palaferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Asghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (9), pp.3689-3694. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-hole Exciton in Nanowire Quantum Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Artioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Rueda-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuntheak Kheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (3), pp.035305. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.035305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Photon Extraction from a Nanowire Quantum Dot Using a Bottom-Up Photonic Shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teppo Häyrynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Gregersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (5), pp.054022. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.054022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave mixing at the nanoscale: From plasmonic to hybrid structures (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeliss Ethis de Corny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Drezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ultrafast Phenomena and Nanophotonics XXI, 10102, pp.101021N. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2251808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence spectroscopy of plasmonic patch antennas: towards lower order and higher energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Névine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuntheak Kheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (5), pp.5488. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.005488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic radiative coupling between plasmonic nanoantennas and semiconducting nanowire quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Rueda-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuntheak Kheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (18), pp.185201. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/18/185201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-Mixing Origin and Optimization in Single and Compact Aluminum Nanoantennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeliss Ethis de Corny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logi Olgeirsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (10), pp.1840 - 1846. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Small Mode Volume Three-Dimensional THz LC Metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vasanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund H. Linfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz detectors based on electromechanical meta-atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allegra Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanko Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suffit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity modification of magnetoplasmon mode through coupling with intersubband polaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy L. Hale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A G Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the emission properties of semiconducting nanowire quantum dots using plasmonic nanoantennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emmanuel Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Condensed Matter [cond-mat]. Université Grenoble Alpes, 2016. English. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAY053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01416998v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4816,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64EB7833"/>
+    <w:nsid w:val="E02B1516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5047,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-jeannin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8878-8960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203911601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odin.c2n.universite-paris-saclay.fr/en/members-odin/jeannin/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goulain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Biasiol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.573310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagr&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quinchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evirgen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.034002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Malerba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101294" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213965" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goulain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deimert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blaikie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirotta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910837v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cosentino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0153891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063974v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cominotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leymann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nespolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Manceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.115431" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Deimert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Julian Pasek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202202724" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jollivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babichev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morassi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086641" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sotgiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schirato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonetta Baldassarre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04452" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouznali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.044021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Bernardis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Manceau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tredicucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.224206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.187401" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhe Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Giles Davies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065591" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Christian Passler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Paarmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.165425" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Ethis de Corny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01484" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Gacemi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.391073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784734v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Suffit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033367" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rodriguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mottaghizadeh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Asghari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900389" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376248v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Calabrese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0314" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mariotti Nesurini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b01778" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Browne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaef72" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Palaferri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00704" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntheak Kheng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035305" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251808" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cremel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo H&#228;yrynen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gregersen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.054022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.005488" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/18/185201" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logi Olgeirsson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00351" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Todorov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suffit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873701" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund H. Linfield" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874080" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy L. Hale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lempereur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Davies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01416998v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emmanuel Jeannin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAY053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-jeannin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8878-8960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203911601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ny1TAxcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odin.c2n.universite-paris-saclay.fr/en/members-odin/jeannin/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goulain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Biasiol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.573310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagr&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quinchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evirgen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.034002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Malerba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aubin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jeannin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101294" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deimert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blaikie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirotta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225733" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910837v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cosentino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0153891" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cominotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leymann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nespolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Manceau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.115431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Deimert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Julian Pasek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202202724" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662892v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouznali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.044021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quach" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jollivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babichev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morassi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086641" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sotgiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schirato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonetta Baldassarre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04452" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Bernardis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Manceau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tredicucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.224206" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.187401" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhe Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Giles Davies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065591" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Christian Passler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Paarmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.165425" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Ethis de Corny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01484" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Gacemi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.391073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonazzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01217" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Suffit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033367" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rodriguez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mottaghizadeh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Asghari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900389" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Calabrese" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0314" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099165v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mariotti Nesurini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b01778" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Browne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaef72" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Palaferri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00704" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntheak Kheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035305" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cremel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo H&#228;yrynen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gregersen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.054022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251808" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.005488" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297587v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/18/185201" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logi Olgeirsson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00351" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund H. Linfield" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874080" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Todorov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suffit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873701" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy L. Hale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lempereur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Davies" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01416998v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emmanuel Jeannin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAY053" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>