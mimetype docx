--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,507 +100,507 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome and transcriptomic sequence data of three invasive insect species</w:t>
+                <w:t xml:space="preserve">The genome sequence of the Alpine Heath, Coenonympha gardetta Hübner, 1819 (Lepidoptera: Nymphalidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lombaert</w:t>
+                <w:t xml:space="preserve">Camille Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Blin</w:t>
+                <w:t xml:space="preserve">Kay Lucek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenolah Annonay</w:t>
+                <w:t xml:space="preserve">Charlotte J Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
+                <w:t xml:space="preserve">Joana I Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e65. </w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.24645.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246310v1</w:t>
+                <w:t xml:space="preserve">hal-05345624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome sequence of the Map, Araschnia levana (Linnaeus, 1758) (Lepidoptera: Nymphalidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Lucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte J Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana I Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark L Blaxter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.24633.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the Alpine Heath, Coenonympha gardetta Hübner, 1819 (Lepidoptera: Nymphalidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft genome and transcriptomic sequence data of three invasive insect species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolah Annonay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cornet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joana I Meier</w:t>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome Open Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.403. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.24645.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345624v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome sequence of the Violet Fritillary, Boloria dia (Linnaeus, 1767) (Lepidoptera: Nymphalidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chittaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Lucek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte J Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana I Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.400. </w:t>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (1), pp.kzad007. </w:t>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Ortega-Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thadeu Sobral‐souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (7), pp.e11704. </w:t>
@@ -1034,265 +1034,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid speciation driven by multilocus introgression of ecological traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong differences in egg heat tolerance between closely related lowland and alpine butterfly species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Rosser</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07263-w⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (4), pp.598-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/een.13323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764304v1</w:t>
+                <w:t xml:space="preserve">hal-04687867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong differences in egg heat tolerance between closely related lowland and alpine butterfly species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
+                <w:t xml:space="preserve">Hybrid speciation driven by multilocus introgression of ecological traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Rosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Seixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Queste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Cama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Després</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronald Mori-Pezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (4), pp.598-603. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 628 (8009), pp.811-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/een.13323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07263-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687867v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay of local adaptation and gene flow may lead to the formation of supergenes</w:t>
               </w:r>
@@ -1304,51 +1304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (24), pp.e17297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1376,559 +1376,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring polymorphism in a palatable prey: predation risk and frequency dependence in relation to distinct levels of conspicuousness</w:t>
+                <w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Poloni</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Dhennin</w:t>
+                <w:t xml:space="preserve">Sandra Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Mappes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thibaut Capblancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evlett/qrad071⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.evae055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792156v1</w:t>
+                <w:t xml:space="preserve">hal-04530573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring polymorphism in a palatable prey: predation risk and frequency dependence in relation to distinct levels of conspicuousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Marina Dhennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Romain</w:t>
+                <w:t xml:space="preserve">Johanna Mappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Capblancq</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ossi Nokelainen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (3), pp.evae055. </w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.406-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qrad071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530573v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle Introgression Footprints at the End of the Speciation Continuum in a Clade of &amp;lt;i&amp;gt;Heliconius&amp;lt;/i&amp;gt; Butterflies</w:t>
+                <w:t xml:space="preserve">The evolution and ecology of multiple antipredator defences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+                <w:t xml:space="preserve">David W Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Huber</w:t>
+                <w:t xml:space="preserve">William L Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon H Martin</w:t>
+                <w:t xml:space="preserve">Kevin Arbuckle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Whibley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catalina Estrada</w:t>
+                <w:t xml:space="preserve">Emmanuelle S Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (7), pp.975-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.14192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305745v1</w:t>
+                <w:t xml:space="preserve">hal-04284804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution and ecology of multiple antipredator defences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subtle Introgression Footprints at the End of the Speciation Continuum in a Clade of &amp;lt;i&amp;gt;Heliconius&amp;lt;/i&amp;gt; Butterflies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David W Kikuchi</w:t>
+                <w:t xml:space="preserve">Bárbara Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William L Allen</w:t>
+                <w:t xml:space="preserve">Simon H Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Arbuckle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas G Aubier</w:t>
+                <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle S Briolat</w:t>
+                <w:t xml:space="preserve">Catalina Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (7), pp.975-991. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (7), pp.msad166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.14192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284804v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance mechanisms in supergene alleles controlling butterfly wing pattern variation: insights from gene expression in Heliconius numata</w:t>
               </w:r>
@@ -1953,51 +1953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Saenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Llaurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2044,77 +2044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Chromosomal Rearrangements in Speciation: From Micro- to Macroevolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Lucek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel D Giménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rafajlović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,77 +2208,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Rodríguez de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.e65. </w:t>
@@ -2329,51 +2329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The double game of chromosomal inversions in a neotropical butterfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 345 (1), pp.57-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2535,542 +2535,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Do Opposites Attract? A Model Uncovering the Evolution of Disassortative Mating</w:t>
+                <w:t xml:space="preserve">Evolution and genetic architecture of disassortative mating at a locus under heterozygote advantage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Smadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Llaurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/716509⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (1), pp.149-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375720v2</w:t>
+                <w:t xml:space="preserve">hal-03375711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Mutation load at a mimicry supergene sheds new light on the evolution of inversion polymorphisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Bastide</w:t>
+                <w:t xml:space="preserve">Inversion breakpoints and the evolution of supergenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Villoutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+                <w:t xml:space="preserve">Zachariah Gompert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey L Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-021-00810-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (12), pp.2738-2755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909509v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and genetic architecture of disassortative mating at a locus under heterozygote advantage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Maisonneuve</w:t>
+                <w:t xml:space="preserve">Publisher Correction: Mutation load at a mimicry supergene sheds new light on the evolution of inversion polymorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Whibley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (5), pp.763-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-021-00810-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.14129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03375711v2</w:t>
+                <w:t xml:space="preserve">hal-04909509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion breakpoints and the evolution of supergenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">When Do Opposites Attract? A Model Uncovering the Evolution of Disassortative Mating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey L Feder</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charline Smadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Llaurens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (12), pp.2738-2755. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.000-000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/716509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424522v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation accumulation in chromosomal inversions maintains wing pattern polymorphism in a butterfly</w:t>
               </w:r>
@@ -3082,51 +3082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,51 +3203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rampant Genome-Wide Admixture across the Heliconius Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof M Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Owen Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,77 +3333,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (3), pp.288-293. </w:t>
@@ -3843,51 +3843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying genetic antagonisms as drivers of genome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rylan Shearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,51 +4029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoDevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.16. </w:t>
@@ -4163,51 +4163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas N. Sherratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Llaurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 153, pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4241,90 +4241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic speciation associated with geographic and ecological divergence in two Amazonian Heliconius butterflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Rosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André V. L. Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Huertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4401,51 +4401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Kokko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.5122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4626,51 +4626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supergene Evolution Triggered by the Introgression of a Chromosomal Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4741,438 +4741,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism at a mimicry supergene maintained by opposing frequency-dependent selection pressures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mimicry among Unequally Defended Prey Should Be Mutualistic When Predators Sample Optimally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Aubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas N Sherratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1702482114⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189 (3), pp.267-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/690121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324532v1</w:t>
+                <w:t xml:space="preserve">hal-02324543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North Andean origin and diversification of the largest ithomiine butterfly genus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymorphism at a mimicry supergene maintained by opposing frequency-dependent selection pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Llaurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep45966⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (31), pp.8325-8329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1702482114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516776v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicry among Unequally Defended Prey Should Be Mutualistic When Predators Sample Optimally</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Joron</w:t>
+                <w:t xml:space="preserve">North Andean origin and diversification of the largest ithomiine butterfly genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Lisa De-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luísa L. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Mallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas N Sherratt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karina L. Silva-Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 189 (3), pp.267-282. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.45966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/690121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep45966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324543v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture and balancing selection: the life and death of differentiated variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Llaurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (9), pp.2430-2448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5258,51 +5258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard M Merrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris D Jiggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 284 (1856), pp.20170335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5330,542 +5330,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major improvements to the Heliconius melpomene genome assembly used to confirm 10 chromosome fusion events in 6 million years of butterfly evolution</w:t>
+                <w:t xml:space="preserve">Selection of Valid Reference Genes for Reverse Transcription Quantitative PCR Analysis in Heliconius numata (Lepidoptera: Nymphalidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W Davey</w:t>
+                <w:t xml:space="preserve">Florence Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Whibley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Llaurens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
+              <w:t xml:space="preserve">Journal of Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.115.023655⟩</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jisesa/iew034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401864v1</w:t>
+                <w:t xml:space="preserve">hal-02401822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Valid Reference Genes for Reverse Transcription Quantitative PCR Analysis in Heliconius numata (Lepidoptera: Nymphalidae)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Into the Andes: multiple independent colonizations drive montane diversity in the Neotropical clearwing butterflies Godyridina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith R Willmott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Lisa De-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jisesa/iew034⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (22), pp.5765-5784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401822v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Into the Andes: multiple independent colonizations drive montane diversity in the Neotropical clearwing butterflies Godyridina</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refining mimicry: phenotypic variation tracking the local optimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13773⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401804v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining mimicry: phenotypic variation tracking the local optimum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Poul</w:t>
+                <w:t xml:space="preserve">Major improvements to the Heliconius melpomene genome assembly used to confirm 10 chromosome fusion events in 6 million years of butterfly evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W Davey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah L Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Maroja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thery</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon W Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+              <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.115.023655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315117v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gene cortex controls mimicry and crypsis in butterflies and moths</w:t>
               </w:r>
@@ -5877,51 +5877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola J Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Pardo-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan A Supple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6145,51 +6145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6262,51 +6262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Frerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ene E. Leppik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (11), pp.2891-2904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6499,51 +6499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms of dominance evolution in Müllerian mimicry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Llaurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6628,51 +6628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Llaurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 337, pp.101-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6770,51 +6770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana D. Briscoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W. Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 487 (7405), pp.94 - 98. </w:t>
@@ -6852,51 +6852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Selection and the Coexistence of Multiple mimetic forms of the Butterfly Heliconius numata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Wynne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7026,90 +7026,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Genomics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France. </w:t>
@@ -7151,90 +7151,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t>
@@ -7347,51 +7347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey L Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CL Peichel; R Safran; Å Brännström; D Bolnick &amp; U Dieckmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Speciation</w:t>
@@ -7433,51 +7433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se ressembler pour se protéger: le mimétisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Faure; Dominique Joly; Sylvie Salamitou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 secrets du vivant, l’ADN des écosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2019, 101 secrets du vivant, l’ADN des écosystèmes</w:t>
@@ -7519,51 +7519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des espèces décryptée par la lecture des chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Faure; Dominique Joly; Sylvie Salamitou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 secrets du vivant, l’ADN des écosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Edition, pp.114-116, 2019</w:t>
@@ -7605,51 +7605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 30 L’évolution des espèces décryptée par la lecture des chromosomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 secrets de l’ADN. CNRS Éditions, Paris, pp 114-116</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.114-116, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7758,51 +7758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7824,103 +7824,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling the contribution of adaptive versus non-adaptive processes in the evolution of reproductive isolation between Coenonympha butterflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7946,103 +7946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive and negative frequency-dependent selection acting on polymorphism in a palatable moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Poloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Dhennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Mappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossi Nokelainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8086,51 +8086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8161,51 +8161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs of choosiness can promote reproductive isolation in parapatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8262,51 +8262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8367,51 +8367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Owen Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Jiggins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8611,51 +8611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Lucek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J Wright" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana I Meier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Blaxter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.24633.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.24645.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chittaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.24636.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacoste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chouteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maisonneuve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mauxion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzad007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Moraes Magaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Eyng Gueratto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega-Abboud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thadeu Sobral&#8208;souza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11704" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rosser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Seixas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Queste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Mori-Pezo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07263-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Aubier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Poloni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dhennin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mappes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossi Nokelainen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad071" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Huber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Estrada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad166" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Kikuchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Allen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arbuckle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S Briolat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14192" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bastide" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Saenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Llaurens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00583-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel D Gim&#233;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rafajlovi&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy B Searle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041447" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305786v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez de Cara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.298" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.73" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Poul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0193" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375720v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716509" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00810-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375711v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14129" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L Feder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15907" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425009v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/736504" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof M Kozak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Owen Mcmillan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Jiggins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab099" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-020-00771-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921950v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jiggins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Nadeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;rot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Merrill" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Naisbit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13626" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Moest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M van Belleghem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Salazar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000597" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rylan Shearn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Wright" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100108" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V Saenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0129-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N. Sherratt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.04.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; V. L. Freitas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Huertas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lamas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zly046" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363724v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kokko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12860-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel B Edelman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Frandsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Miyagi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Clavijo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw2090" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fr&#233;zal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben W Nowell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.072" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324532v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702482114" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516776v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lisa De-Silva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa L. Mota" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mallarino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina L. Silva-Brand&#227;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45966" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N Sherratt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/690121" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14051" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324528v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Merrill" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0335" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401864v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Davey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Barker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Maroja" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon W Baxter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.023655" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Prunier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/iew034" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R Willmott" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Freitas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13773" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12521" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J Nadeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pardo-Diaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Supple" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17961" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W R Wallbank" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baxter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Hanly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002353" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401851v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1519216113" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641411v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ene E. Leppik" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12789" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGCDNJ5C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145612v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whibley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Poul" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.22" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12810" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJSQ4K3M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111215v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.08.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8MWD9WM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652733v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchon K. Dasmahapatra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Walters" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana D. Briscoe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Davey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11041" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342850v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Wynne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010875213123" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HVNXQNH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074227v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335155v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L Berdan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cozzolino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Faria" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041446" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401964v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401980v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370995v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Joly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie P&#233;rochon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850079v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310865v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784689v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784676v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles R de Cara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Huber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101066v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kozak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Owen Mcmillan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jiggins" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Lucek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J Wright" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana I Meier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.24645.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Blaxter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.24633.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246310v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.568" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chittaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.24636.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacoste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chouteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maisonneuve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mauxion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzad007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Moraes Magaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Eyng Gueratto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega-Abboud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thadeu Sobral&#8208;souza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11704" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rosser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Seixas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Queste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Mori-Pezo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07263-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Aubier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Poloni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dhennin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mappes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossi Nokelainen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad071" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284804v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Kikuchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Allen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arbuckle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S Briolat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Huber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Estrada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad166" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bastide" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Saenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Llaurens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00583-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel D Gim&#233;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rafajlovi&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy B Searle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041447" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305786v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez de Cara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.298" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.73" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Poul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0193" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375711v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14129" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L Feder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15907" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00810-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375720v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716509" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425009v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/736504" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof M Kozak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Owen Mcmillan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Jiggins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab099" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-020-00771-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921950v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jiggins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Nadeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;rot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Merrill" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Naisbit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13626" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Moest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M van Belleghem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Salazar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000597" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rylan Shearn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Wright" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100108" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V Saenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0129-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N. Sherratt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.04.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; V. L. Freitas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Huertas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lamas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zly046" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363724v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kokko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12860-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel B Edelman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Frandsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Miyagi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Clavijo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw2090" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fr&#233;zal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben W Nowell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.072" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N Sherratt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/690121" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702482114" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516776v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lisa De-Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa L. Mota" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mallarino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina L. Silva-Brand&#227;o" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45966" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14051" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324528v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Merrill" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0335" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Prunier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/iew034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401804v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R Willmott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Freitas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13773" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12521" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401864v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Davey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Barker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Maroja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon W Baxter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.023655" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J Nadeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pardo-Diaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Supple" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17961" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W R Wallbank" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baxter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Hanly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002353" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401851v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1519216113" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641411v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ene E. Leppik" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12789" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGCDNJ5C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145612v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whibley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Poul" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.22" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12810" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJSQ4K3M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111215v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.08.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8MWD9WM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652733v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchon K. Dasmahapatra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Walters" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana D. Briscoe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Davey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11041" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342850v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Wynne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010875213123" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HVNXQNH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074227v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335155v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L Berdan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cozzolino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Faria" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041446" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401964v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401980v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370995v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Joly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie P&#233;rochon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850079v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310865v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784689v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784676v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles R de Cara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Huber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101066v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kozak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Owen Mcmillan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jiggins" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>