--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -100,507 +100,507 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the Alpine Heath, Coenonympha gardetta Hübner, 1819 (Lepidoptera: Nymphalidae)</w:t>
+                <w:t xml:space="preserve">The genome sequence of the Map, Araschnia levana (Linnaeus, 1758) (Lepidoptera: Nymphalidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cornet</w:t>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Joron</w:t>
+                <w:t xml:space="preserve">Kay Lucek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay Lucek</w:t>
+                <w:t xml:space="preserve">Charlotte J Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte J Wright</w:t>
+                <w:t xml:space="preserve">Joana I Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana I Meier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark L Blaxter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.403. </w:t>
+              <w:t xml:space="preserve">, 2025, 10, pp.398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.24645.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.24633.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345624v1</w:t>
+                <w:t xml:space="preserve">hal-05345630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the Map, Araschnia levana (Linnaeus, 1758) (Lepidoptera: Nymphalidae)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft genome and transcriptomic sequence data of three invasive insect species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark L Blaxter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolah Annonay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.24633.1⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345630v1</w:t>
+                <w:t xml:space="preserve">hal-05246310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome and transcriptomic sequence data of three invasive insect species</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genome sequence of the Alpine Heath, Coenonympha gardetta Hübner, 1819 (Lepidoptera: Nymphalidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
+                <w:t xml:space="preserve">Camille Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Lucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte J Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana I Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e65. </w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.24645.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246310v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome sequence of the Violet Fritillary, Boloria dia (Linnaeus, 1767) (Lepidoptera: Nymphalidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chittaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Joron</w:t>
+                <w:t xml:space="preserve">Kay Lucek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay Lucek</w:t>
+                <w:t xml:space="preserve">Charlotte J Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana I Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.400. </w:t>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (1), pp.kzad007. </w:t>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Ortega-Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thadeu Sobral‐souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (7), pp.e11704. </w:t>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (4), pp.598-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1304,51 +1304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (24), pp.e17297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1376,559 +1376,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t>
+                <w:t xml:space="preserve">Exploring polymorphism in a palatable prey: predation risk and frequency dependence in relation to distinct levels of conspicuousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Riccardo Poloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Romain</w:t>
+                <w:t xml:space="preserve">Marina Dhennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Capblancq</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Johanna Mappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossi Nokelainen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.406-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qrad071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530573v1</w:t>
+                <w:t xml:space="preserve">hal-04792156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring polymorphism in a palatable prey: predation risk and frequency dependence in relation to distinct levels of conspicuousness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Dhennin</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Mappes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sandra Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Capblancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (3), pp.406-415. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.evae055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/evlett/qrad071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792156v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution and ecology of multiple antipredator defences</w:t>
+                <w:t xml:space="preserve">Subtle Introgression Footprints at the End of the Speciation Continuum in a Clade of &amp;lt;i&amp;gt;Heliconius&amp;lt;/i&amp;gt; Butterflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David W Kikuchi</w:t>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William L Allen</w:t>
+                <w:t xml:space="preserve">Bárbara Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Arbuckle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas G Aubier</w:t>
+                <w:t xml:space="preserve">Simon H Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle S Briolat</w:t>
+                <w:t xml:space="preserve">Annabel Whibley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.14192⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (7), pp.msad166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284804v1</w:t>
+                <w:t xml:space="preserve">hal-04305745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle Introgression Footprints at the End of the Speciation Continuum in a Clade of &amp;lt;i&amp;gt;Heliconius&amp;lt;/i&amp;gt; Butterflies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The evolution and ecology of multiple antipredator defences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Huber</w:t>
+                <w:t xml:space="preserve">David W Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon H Martin</w:t>
+                <w:t xml:space="preserve">William L Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Whibley</w:t>
+                <w:t xml:space="preserve">Kevin Arbuckle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Estrada</w:t>
+                <w:t xml:space="preserve">Emmanuelle S Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (7), pp.msad166. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (7), pp.975-991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.14192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305745v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance mechanisms in supergene alleles controlling butterfly wing pattern variation: insights from gene expression in Heliconius numata</w:t>
               </w:r>
@@ -1953,51 +1953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Saenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Llaurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2044,77 +2044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Chromosomal Rearrangements in Speciation: From Micro- to Macroevolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Lucek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel D Giménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rafajlović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,77 +2208,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Rodríguez de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.e65. </w:t>
@@ -2329,51 +2329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The double game of chromosomal inversions in a neotropical butterfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 345 (1), pp.57-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2535,542 +2535,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and genetic architecture of disassortative mating at a locus under heterozygote advantage</w:t>
+                <w:t xml:space="preserve">When Do Opposites Attract? A Model Uncovering the Evolution of Disassortative Mating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Smadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Llaurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.14129⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.000-000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/716509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375711v2</w:t>
+                <w:t xml:space="preserve">hal-03375720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion breakpoints and the evolution of supergenes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Joron</w:t>
+                <w:t xml:space="preserve">Publisher Correction: Mutation load at a mimicry supergene sheds new light on the evolution of inversion polymorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Whibley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachariah Gompert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey L Feder</w:t>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15907⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (5), pp.763-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-021-00810-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424522v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Mutation load at a mimicry supergene sheds new light on the evolution of inversion polymorphisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Jay</w:t>
+                <w:t xml:space="preserve">Evolution and genetic architecture of disassortative mating at a locus under heterozygote advantage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Llaurens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-021-00810-5⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (1), pp.149-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909509v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Do Opposites Attract? A Model Uncovering the Evolution of Disassortative Mating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Maisonneuve</w:t>
+                <w:t xml:space="preserve">Inversion breakpoints and the evolution of supergenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Villoutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beneteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Joron</w:t>
+                <w:t xml:space="preserve">Zachariah Gompert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Smadi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeffrey L Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.000-000. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (12), pp.2738-2755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/716509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375720v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation accumulation in chromosomal inversions maintains wing pattern polymorphism in a butterfly</w:t>
               </w:r>
@@ -3082,51 +3082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,51 +3203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rampant Genome-Wide Admixture across the Heliconius Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof M Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Owen Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,77 +3333,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (3), pp.288-293. </w:t>
@@ -3843,51 +3843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying genetic antagonisms as drivers of genome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rylan Shearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,51 +4029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoDevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.16. </w:t>
@@ -4163,51 +4163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas N. Sherratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Llaurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 153, pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4280,51 +4280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André V. L. Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Huertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4401,51 +4401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Kokko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.5122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4626,51 +4626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supergene Evolution Triggered by the Introgression of a Chromosomal Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4741,438 +4741,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicry among Unequally Defended Prey Should Be Mutualistic When Predators Sample Optimally</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Polymorphism at a mimicry supergene maintained by opposing frequency-dependent selection pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Llaurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas N Sherratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/690121⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (31), pp.8325-8329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1702482114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324543v1</w:t>
+                <w:t xml:space="preserve">hal-02324532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism at a mimicry supergene maintained by opposing frequency-dependent selection pressures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">North Andean origin and diversification of the largest ithomiine butterfly genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Lisa De-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luísa L. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina L. Silva-Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1702482114⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.45966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep45966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324532v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North Andean origin and diversification of the largest ithomiine butterfly genus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Mallarino</w:t>
+                <w:t xml:space="preserve">Mimicry among Unequally Defended Prey Should Be Mutualistic When Predators Sample Optimally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Aubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina L. Silva-Brandão</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas N Sherratt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.45966. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189 (3), pp.267-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep45966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/690121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516776v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture and balancing selection: the life and death of differentiated variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Llaurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (9), pp.2430-2448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5258,51 +5258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard M Merrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris D Jiggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 284 (1856), pp.20170335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5330,542 +5330,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Valid Reference Genes for Reverse Transcription Quantitative PCR Analysis in Heliconius numata (Lepidoptera: Nymphalidae)</w:t>
+                <w:t xml:space="preserve">Major improvements to the Heliconius melpomene genome assembly used to confirm 10 chromosome fusion events in 6 million years of butterfly evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Prunier</w:t>
+                <w:t xml:space="preserve">John W Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah L Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Maroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon W Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Science</w:t>
+              <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jisesa/iew034⟩</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.115.023655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401822v1</w:t>
+                <w:t xml:space="preserve">hal-02401864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Into the Andes: multiple independent colonizations drive montane diversity in the Neotropical clearwing butterflies Godyridina</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of Valid Reference Genes for Reverse Transcription Quantitative PCR Analysis in Heliconius numata (Lepidoptera: Nymphalidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Whibley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Llaurens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13773⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jisesa/iew034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401804v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining mimicry: phenotypic variation tracking the local optimum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.12521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major improvements to the Heliconius melpomene genome assembly used to confirm 10 chromosome fusion events in 6 million years of butterfly evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chouteau</w:t>
+                <w:t xml:space="preserve">Into the Andes: multiple independent colonizations drive montane diversity in the Neotropical clearwing butterflies Godyridina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah L Barker</w:t>
+                <w:t xml:space="preserve">Keith R Willmott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luana Maroja</w:t>
+                <w:t xml:space="preserve">Fabien Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Lisa De-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon W Baxter</w:t>
+                <w:t xml:space="preserve">André Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (22), pp.5765-5784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.115.023655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.13773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401864v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gene cortex controls mimicry and crypsis in butterflies and moths</w:t>
               </w:r>
@@ -5877,51 +5877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola J Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Pardo-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan A Supple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6145,51 +6145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6262,51 +6262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Frerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ene E. Leppik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (11), pp.2891-2904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6499,51 +6499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms of dominance evolution in Müllerian mimicry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Llaurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6628,51 +6628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Llaurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 337, pp.101-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6770,51 +6770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana D. Briscoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W. Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 487 (7405), pp.94 - 98. </w:t>
@@ -6852,51 +6852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Selection and the Coexistence of Multiple mimetic forms of the Butterfly Heliconius numata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Wynne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7026,90 +7026,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Genomics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France. </w:t>
@@ -7151,90 +7151,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t>
@@ -7347,51 +7347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey L Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CL Peichel; R Safran; Å Brännström; D Bolnick &amp; U Dieckmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Speciation</w:t>
@@ -7433,51 +7433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se ressembler pour se protéger: le mimétisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Faure; Dominique Joly; Sylvie Salamitou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 secrets du vivant, l’ADN des écosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2019, 101 secrets du vivant, l’ADN des écosystèmes</w:t>
@@ -7519,51 +7519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des espèces décryptée par la lecture des chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Faure; Dominique Joly; Sylvie Salamitou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 secrets du vivant, l’ADN des écosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Edition, pp.114-116, 2019</w:t>
@@ -7605,51 +7605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 30 L’évolution des espèces décryptée par la lecture des chromosomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 secrets de l’ADN. CNRS Éditions, Paris, pp 114-116</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.114-116, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7758,51 +7758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7824,103 +7824,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling the contribution of adaptive versus non-adaptive processes in the evolution of reproductive isolation between Coenonympha butterflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7946,103 +7946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive and negative frequency-dependent selection acting on polymorphism in a palatable moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Poloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Dhennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Mappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossi Nokelainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8086,51 +8086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8161,51 +8161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs of choosiness can promote reproductive isolation in parapatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8262,51 +8262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8367,51 +8367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Owen Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Jiggins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8611,51 +8611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Lucek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J Wright" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana I Meier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.24645.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Blaxter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.24633.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246310v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.568" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chittaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.24636.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacoste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chouteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maisonneuve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mauxion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzad007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Moraes Magaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Eyng Gueratto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega-Abboud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thadeu Sobral&#8208;souza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11704" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rosser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Seixas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Queste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Mori-Pezo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07263-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Aubier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Poloni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dhennin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mappes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossi Nokelainen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad071" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284804v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Kikuchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Allen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arbuckle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S Briolat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Huber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Estrada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad166" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bastide" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Saenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Llaurens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00583-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel D Gim&#233;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rafajlovi&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy B Searle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041447" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305786v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez de Cara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.298" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.73" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Poul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0193" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375711v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14129" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L Feder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15907" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00810-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375720v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716509" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425009v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/736504" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof M Kozak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Owen Mcmillan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Jiggins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab099" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-020-00771-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921950v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jiggins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Nadeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;rot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Merrill" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Naisbit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13626" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Moest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M van Belleghem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Salazar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000597" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rylan Shearn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Wright" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100108" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V Saenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0129-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N. Sherratt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.04.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; V. L. Freitas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Huertas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lamas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zly046" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363724v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kokko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12860-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel B Edelman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Frandsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Miyagi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Clavijo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw2090" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fr&#233;zal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben W Nowell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.072" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N Sherratt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/690121" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702482114" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516776v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lisa De-Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa L. Mota" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mallarino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina L. Silva-Brand&#227;o" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45966" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14051" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324528v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Merrill" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0335" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Prunier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/iew034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401804v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R Willmott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Freitas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13773" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12521" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401864v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Davey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Barker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Maroja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon W Baxter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.023655" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J Nadeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pardo-Diaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Supple" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17961" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W R Wallbank" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baxter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Hanly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002353" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401851v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1519216113" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641411v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ene E. Leppik" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12789" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGCDNJ5C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145612v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whibley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Poul" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.22" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12810" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJSQ4K3M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111215v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.08.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8MWD9WM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652733v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchon K. Dasmahapatra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Walters" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana D. Briscoe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Davey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11041" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342850v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Wynne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010875213123" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HVNXQNH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074227v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335155v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L Berdan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cozzolino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Faria" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041446" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401964v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401980v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370995v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Joly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie P&#233;rochon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850079v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310865v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784689v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784676v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles R de Cara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Huber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101066v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kozak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Owen Mcmillan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jiggins" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Lucek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J Wright" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana I Meier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Blaxter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.24633.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.568" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.24645.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chittaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.24636.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacoste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chouteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maisonneuve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mauxion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzad007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Moraes Magaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Eyng Gueratto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega-Abboud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thadeu Sobral&#8208;souza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11704" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rosser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Seixas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Queste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Mori-Pezo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07263-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Aubier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Poloni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dhennin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mappes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossi Nokelainen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad071" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Huber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Estrada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad166" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Kikuchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Allen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arbuckle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S Briolat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14192" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bastide" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Saenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Llaurens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00583-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel D Gim&#233;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rafajlovi&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy B Searle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041447" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305786v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Rodr&#237;guez de Cara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.298" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.73" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Poul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0193" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375720v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716509" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00810-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375711v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14129" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L Feder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15907" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425009v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/736504" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof M Kozak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Owen Mcmillan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Jiggins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab099" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-020-00771-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921950v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jiggins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Nadeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;rot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Merrill" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Naisbit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13626" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Moest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M van Belleghem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Salazar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000597" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rylan Shearn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Wright" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100108" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V Saenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0129-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N. Sherratt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.04.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; V. L. Freitas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Huertas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lamas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zly046" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363724v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kokko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12860-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel B Edelman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Frandsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Miyagi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Clavijo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw2090" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fr&#233;zal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben W Nowell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.072" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324532v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702482114" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516776v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lisa De-Silva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa L. Mota" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mallarino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina L. Silva-Brand&#227;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45966" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N Sherratt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/690121" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14051" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324528v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Merrill" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0335" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401864v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Davey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Barker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Maroja" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon W Baxter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.023655" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Prunier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/iew034" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12521" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R Willmott" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Freitas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13773" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J Nadeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pardo-Diaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Supple" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17961" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W R Wallbank" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baxter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Hanly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002353" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401851v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1519216113" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641411v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ene E. Leppik" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12789" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGCDNJ5C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145612v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whibley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Poul" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.22" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12810" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJSQ4K3M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111215v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.08.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8MWD9WM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652733v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchon K. Dasmahapatra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Walters" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana D. Briscoe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Davey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11041" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342850v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Wynne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010875213123" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HVNXQNH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074227v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335155v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L Berdan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cozzolino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Faria" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041446" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401964v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401980v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370995v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Joly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie P&#233;rochon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850079v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310865v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784689v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784676v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles R de Cara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Huber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101066v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kozak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Owen Mcmillan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jiggins" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>