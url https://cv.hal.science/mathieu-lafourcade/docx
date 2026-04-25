--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -66,1885 +66,1989 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débats en ligne : l’analyse formelle de concepts comme outil d’extraction de connaissances</w:t>
+                <w:t xml:space="preserve">Analogia et Intersector - des jeux comme fondements de l'analyse automatique d'analogies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Ben Sassi</w:t>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Guenoune</w:t>
+                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bazin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.70-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2025.1310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04931913v1</w:t>
+                <w:t xml:space="preserve">lirmm-05593828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du jeu pour la construction de connaissances : le projet JeuxDeMots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Débats en ligne : l’analyse formelle de concepts comme outil d’extraction de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Guenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04943300v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04931913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movie character re-identification by agglomerative clustering of deep features</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apport du jeu pour la construction de connaissances : le projet JeuxDeMots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Puech</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2352/EI.2023.35.7.IMAGE-271⟩</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151395v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04943300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pose estimation of teeth in pathological dental models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Movie character re-identification by agglomerative clustering of deep features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chapuis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noura Faraj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Electronic Imaging Symposium 2022, 34 (17), pp.212-1 - 212-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2352/ei.2022.34.17.3dia-212⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 36, pp.271-1-271-6/IMAGE-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/EI.2023.35.7.IMAGE-271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702784v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type Theories and Lexical Networks: Using Serious Games as the Basis for Multi-Sorted Typed Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pose estimation of teeth in pathological dental models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stergios Chatzikyriakidis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manel Zarrouk</w:t>
+                <w:t xml:space="preserve">Noura Faraj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Language Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15398/jlm.v5i2.145⟩</w:t>
+              <w:t xml:space="preserve">Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Electronic Imaging Symposium 2022, 34 (17), pp.212-1 - 212-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ei.2022.34.17.3dia-212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947518v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software understanding: Automatic classification of software identifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type Theories and Lexical Networks: Using Serious Games as the Basis for Multi-Sorted Typed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Chatzikyriakidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattaraporn Warintarawej</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+                <w:t xml:space="preserve">Manel Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IDA-150744⟩</w:t>
+              <w:t xml:space="preserve">Journal of Language Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Type-theoretical approaches to lexical semantics, 5 (2), pp.229-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15398/jlm.v5i2.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00834051v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Relations and Annotations in Semantic Network: Application to Radiology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Software understanding: Automatic classification of software identifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pattaraporn Warintarawej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Micheau</w:t>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computación y sistemas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (3), pp.455-466. </w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (4), pp.761-778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13053/CyS-18-3-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/IDA-150744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300397v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00834051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Omega-3 deficiency abolishes endocannabinoid mediated neuronal functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inferring Relations and Annotations in Semantic Network: Application to Radiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Larrieu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nn.2736⟩</w:t>
+              <w:t xml:space="preserve">Computación y sistemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (3), pp.455-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13053/CyS-18-3-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612705v1</w:t>
+                <w:t xml:space="preserve">hal-01300397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymodal activation of the endocannabinoid system in the extended amygdala.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagore Puente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihui Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (12), pp.1542-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nn.2974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similitude entre les sens d'usage d'un terme dans un réseau lexical</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nutritional Omega-3 deficiency abolishes endocannabinoid mediated neuronal functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Mato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Joubert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marja Sepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.345-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.2736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00507777v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, Detection and Exploitation of Lexical Functions for Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Similitude entre les sens d'usage d'un terme dans un réseau lexical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTI-CIT Transactions on Computer and Information Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (1), pp.179-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00200272v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00507777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PP Attachment Ambiguity Resolution with Corpus-Based Pattern Distributions and Lexical Signatures</w:t>
+                <w:t xml:space="preserve">Modelling, Detection and Exploitation of Lexical Functions for Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Gala</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTI-CIT Transactions on Computer and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 2 (2), pp.116-120. </w:t>
+              <w:t xml:space="preserve">, 2006, 2 (2), pp.97-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37936/ecti-cit.200622.53285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37936/ecti-cit.200622.53279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00200910v1</w:t>
+                <w:t xml:space="preserve">lirmm-00200272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Semantic Networks and Conceptual Vectors : Application to Hyperonymy</w:t>
+                <w:t xml:space="preserve">PP Attachment Ambiguity Resolution with Corpus-Based Pattern Distributions and Lexical Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Prince</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 36 (2), pp.152-160. </w:t>
+              <w:t xml:space="preserve">ECTI-CIT Transactions on Computer and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (2), pp.116-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSMCC.2006.871135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37936/ecti-cit.200622.53285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00122839v1</w:t>
+                <w:t xml:space="preserve">lirmm-00200910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction collaborative d'une base lexicale multilingue, le projet Papillon</w:t>
+                <w:t xml:space="preserve">Mixing Semantic Networks and Conceptual Vectors : Application to Hyperonymy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Violaine Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (2), pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSMCC.2006.871135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340723v1</w:t>
+                <w:t xml:space="preserve">lirmm-00122839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vecteurs Conceptuels et Structuration Emergent de Terminologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Construction collaborative d'une base lexicale multilingue, le projet Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sérasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 43 (1), pp.43-72</w:t>
+              <w:t xml:space="preserve">, 2003, 44 (2), pp.151-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268443v1</w:t>
+                <w:t xml:space="preserve">hal-00340723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vecteurs conceptuels et structuration émergente de terminologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (1), pp.43-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03348508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vecteurs Conceptuels et Structuration Emergent de Terminologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (1), pp.43-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apple Technology Integration, a Web dictionary server as a practical example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sérasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MacTech Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 12 (7), pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1954,9308 +2058,9308 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de mécanismes inférentiels dans le processus d'explication automatique de la métaphore à une inconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Guenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA 2025 - 20e Conférence en Recherche d’Information et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.265-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05046077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LLM-Assisted Relational Concept Analysis for Class Model Restructuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Guenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Joint Conference on Conceptual Knowledge Structures (CONCEPTS 2025)</w:t>
+              <w:t xml:space="preserve">CONCEPTS 2025 - 2nd International Joint Conference on Conceptual Knowledge Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Babeș-Bolyai University, Romania, Sep 2025, Cluj-Napoca, Romania. pp.107-123, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05249788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Metaphors in the French Language by Solving Analogies using a Knowledge Graph</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extraction de connaissances basée sur l'analyse formelle de concepts en vue de l'assistance aux débats en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Guenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSD 2024 - 27th International Conference on Text, Speech and Dialogue</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TextMine @EGC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04643561v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04459556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Alonzo-Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
+              <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535557v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explaining Metaphors in the French Language by Solving Analogies using a Knowledge Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Guenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSD 2024 - 27th International Conference on Text, Speech and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Informatics Masaryk University; Faculty of Applied Sciences University of West Bohemia, Sep 2024, Brno, Czech Republic. pp.40-50/1196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70563-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622997v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04643561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de connaissances basée sur l'analyse formelle de concepts en vue de l'assistance aux débats en ligne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TextMine @EGC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04459556v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif d'apprentissage automatique collaboratif pour la pratique du débat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explication de métaphores via la résolution d'analogies à l'aide d'un graphe de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Guenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Ben Sassi</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2024 - 17th International Conference on Statistical Analysis of Textual Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SeSLa (Séminaire des Sciences du Langage de l’UCLouvain – Site Saint-Louis), en collaboration avec le LASLA (Laboratoire d’Analyse statistique des Langues anciennes de l’Université de Liège), Jun 2024, Bruxelles, Belgique. pp.813-822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04637347v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04643469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explication de métaphores via la résolution d'analogies à l'aide d'un graphe de connaissances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dispositif d'apprentissage automatique collaboratif pour la pratique du débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Guenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SeSLa (Séminaire des Sciences du Langage de l’UCLouvain – Site Saint-Louis), en collaboration avec le LASLA (Laboratoire d’Analyse statistique des Langues anciennes de l’Université de Liège), Jun 2024, Bruxelles, Belgique. pp.813-822</w:t>
+              <w:t xml:space="preserve">JADT 2024 - 17th International Conference on Statistical Analysis of Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04643469v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04637347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animating and Adjusting 3D Orthodontic Treatment Objectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chapuis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Faraj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAPP 2022 - 17th International Conference on Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Virtual, France. pp.60-67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010822100003124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03579792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation-Level Vector Representation for Relation Extraction and Classification on Specialized Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Boumedyen Billami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA/AIE 2022 - 35th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kitakyushu, Japan. pp.327-338, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-08530-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05043276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction automatique de relations sémantiques d’hyperonymie et d’hyponymie dans un corpus métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Boumedyen Billami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2021 - 28e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France. pp.162-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Information Extraction: Approche Supervisée et Syntaxique pour le Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2021 - 28e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France. pp.50-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de similarité thématique en temps réel au sein d'un débat en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie-Fleur Sandillon-Rezer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2020 - 27e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.258-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784775v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEFT 2020 - Extraction d’information fine dans les données cliniques : terminologies spécialisées et graphes de connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namrata Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mayoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier DÉfi Fouille de Textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.55-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784742v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferences for Lexical Semantic Resource Building with Less Supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2020 - 12th Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. pp.2300-2305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire l'effort humain d'amélioration des ressources lexicales grâce aux inférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2020 - 27e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.146-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784762v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence des relations sémantiques dans un réseau lexico-sémantique multilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2019 - 26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual Knowledge Base Completion by Cross-lingual Semantic Relation Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LTA 2019 - 4th International Workshop on Language Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. pp.249-253, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15439/2019F267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological Text Simplification Using a General Knowledge Base</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">JeuxDeLiens: Word Embeddings and Path-Based Similarity for Entity Linking using the French JeuxDeMots Lexical Semantic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICLing 2017 - 18th International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TALN 2018 - 25e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA, May 2018, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03108571v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si beaucoup d'oiseaux volent, peut-on en déduire que tous les oiseaux volent ? Production endogène de règles déductives dans un réseau lexico-sémantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collecting Weighted Coercions from Crowd-Sourced Lexical Data for Compositional Semantic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Joubert</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mirzapour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Retoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALIA - PFIA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.214-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93794-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269036v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01916209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheap, Fast and Good! Voting Games with a Purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games4NLP: Games and Gamification for Natural Language Processing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting Weighted Coercions from Crowd-Sourced Lexical Data for Compositional Semantic Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Radiological Text Simplification Using a General Knowledge Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Retoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93794-6_15⟩</w:t>
+              <w:t xml:space="preserve">CICLing 2017 - 18th International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Budapest, Hungary. pp.617-627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77116-8_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01916209v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03108571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JeuxDeLiens: Word Embeddings and Path-Based Similarity for Entity Linking using the French JeuxDeMots Lexical Semantic Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Si beaucoup d'oiseaux volent, peut-on en déduire que tous les oiseaux volent ? Production endogène de règles déductives dans un réseau lexico-sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rizzo</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2018 - 25e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">TALIA - PFIA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577198v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcourir, reconnaître et réfléchir. Combinaison de méthodes légères pour l'extraction de relations sémantiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ontolex JeuxDeMots and Its Alignment to the Linguistic Linked Open Data Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2017 - 24e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. pp.678-693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01763476v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01615473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Automatic Detection of Nutritional Incompatibilities Based on Recipe Titles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collecting Crowd-Sourced Lexical Coercions for Compositional Semantic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mirzapour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Retoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CD-MAKE: Cross-Domain Conference for Machine Learning and Knowledge Extraction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677134v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01916195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicative Path Finding in a Semantic Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identifying Polysemous Words and Inferring Sense Glosses in a Semantic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONLI: Computing Natural Language Inference</w:t>
+              <w:t xml:space="preserve">IWCS 2017 - 12th International Conference on Computational Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01763429v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01763423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">If mice were reptiles, then reptiles could be mammals or How to detect errors in the JeuxDeMots lexical network?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RANLP: Recent Advances in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01763466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting Crowd-Sourced Lexical Coercions for Compositional Semantic Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Explicative Path Finding in a Semantic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Retoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">CONLI: Computing Natural Language Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01916195v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01763429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Polysemous Words and Inferring Sense Glosses in a Semantic Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parcourir, reconnaître et réfléchir. Combinaison de méthodes légères pour l'extraction de relations sémantiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCS 2017 - 12th International Conference on Computational Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">TALN 2017 - 24e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01763423v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01763476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguss, a game for building a Sense Annotated Corpus for French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards the Automatic Detection of Nutritional Incompatibilities Based on Recipe Titles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCS 2017 - 12th International Conference on Computational Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CD-MAKE: Cross-Domain Conference for Machine Learning and Knowledge Extraction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Reggio, Italy. pp.346-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66808-6_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01763434v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontolex JeuxDeMots and Its Alignment to the Linguistic Linked Open Data Cloud</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ambiguss, a game for building a Sense Annotated Corpus for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWCS 2017 - 12th International Conference on Computational Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01615473v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01763434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Crowdsourcing and Graph Propagation to Build a Sentiment Lexicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Patrons sémantiques pour l'extraction de relations entre termes - Application aux comptes rendus radiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TALN 2016 - 23e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01471649v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un lexique de sentiments par crowdsourcing et propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Découverte des patrons de connaissance grâce à la modélisation sémantique des phrases d'instructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2016 - 23e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">TOTh: Terminology and Ontology - Theories and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01382273v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01471726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte des patrons de connaissance grâce à la modélisation sémantique des phrases d'instructions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Using Constraints on a general Knowledge lexical networK for domain-specific semantic relation extraction and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOTh: Terminology and Ontology - Theories and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">DIALOGUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01471726v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01471663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Constraints on a general Knowledge lexical networK for domain-specific semantic relation extraction and modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Construire un lexique de sentiments par crowdsourcing et propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIALOGUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">TALN 2016 - 23e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01471663v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01382273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic RelationExtraction with Semantic Patterns: Experiment on Radiology Report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mixing Crowdsourcing and Graph Propagation to Build a Sentiment Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC: Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Manchester, United Kingdom. pp.258-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41754-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382320v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01471649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrons sémantiques pour l'extraction de relations entre termes - Application aux comptes rendus radiologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Semantic RelationExtraction with Semantic Patterns: Experiment on Radiology Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ramadier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2016 - 23e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">LREC: Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382323v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous aimez ?...ou pas ? LikeIt, un jeu pour construire une ressource lexicale de polarité.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Type Theories and Lexical Networks: Using Serious Games as the Basis for Multi-Sorted Typed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Chatzikyriakidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Joubert</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">ESSLLI 2015 - 27th European Summer School in Logic, Language and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01471662v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type Theories and Lexical Networks: Using Serious Games as the Basis for Multi-Sorted Typed Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vous aimez ?...ou pas ? LikeIt, un jeu pour construire une ressource lexicale de polarité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manel Zarrouk</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSLLI 2015 - 27th European Summer School in Logic, Language and Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216589v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01471662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation d'index par propagation sur un réseau lexical Application aux comptes rendus de radiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2015 - 22e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Imaging Report Indexing: Enrichment of Index through an Algorithm of Spreading over a Lexico-semantic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RANLP: Recent Advances in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hissar, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propa-L: a Semantic Filtering Service from a Lexical Network Created using Games With A Purpose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spreading Relation Annotations in a Lexical Semantic Network Applied to Radiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karen Fort</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Micheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC: Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CICLing: Computational Linguistics and Intelligent Text Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.40-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54906-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00969161v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing Word-Color Associations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les couleurs des gens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01713801v1</w:t>
+                <w:t xml:space="preserve">lirmm-01471671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations et inférences de relations dans un réseau lexico-sémantique: application à la radiologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Propa-L: a Semantic Filtering Service from a Lexical Network Created using Games With A Purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Micheau</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">LREC: Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.1676-1681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300401v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorisation paramétrée des données textuelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crowdsourcing Word-Color Associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.39-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333661v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01713801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couleurs des gens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Annotations et inférences de relations dans un réseau lexico-sémantique: application à la radiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zampa</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Micheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01471671v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading Relation Annotations in a Lexical Semantic Network Applied to Radiology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vectorisation paramétrée des données textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Micheau</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICLing: Computational Linguistics and Intelligent Text Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.593-596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300392v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference and Reconciliation in a Crowdsourced Lexical-Semantic Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Inférences déductives et réconciliation dans un réseau lexico-sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICLING: International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Samos, Greece</w:t>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00816230v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00816229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence de règles déductives par abduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inference and Reconciliation in a Crowdsourced Lexical-Semantic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIXEUR'2013 : Méthodes mixtes pour l'analyse syntaxique et sémantique du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. pp.N/A</w:t>
+              <w:t xml:space="preserve">CICLING: International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00830445v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00816230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférences déductives et réconciliation dans un réseau lexico-sémantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Inférence de règles déductives par abduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">MIXEUR'2013 : Méthodes mixtes pour l'analyse syntaxique et sémantique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00816229v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00830445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Long Tail in Weighted Lexical Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A New Dynamic Approach for Lexical Networks Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Aspects of the Lexicon (CogAlex-III), COLING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France. pp.16</w:t>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.3687-3691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00816236v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00711483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Dynamic Approach for Lexical Networks Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Increasing Long Tail in Weighted Lexical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.3687-3691</w:t>
+              <w:t xml:space="preserve">Cognitive Aspects of the Lexicon (CogAlex-III), COLING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00711483v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00816236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement de la longue traîne d'un réseau lexical grâce à un outil d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2012 - 11es Journées Internationales d'Analyse Statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Liège, Belgique. pp.553-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00711481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing Model-Theoretic Syntax and Semantic Network for Writing Assistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Évaluation et consolidation d'un réseau lexical grâce à un assistant ludique pour le &amp;quot; mot sur le bout de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Constraint and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Karlsruhe, Germany. pp. 56-68</w:t>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.295-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655059v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00832991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et consolidation d'un réseau lexical via un outil pour retrouver le mot sur le bout de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.295-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP lexicons: innovative constructions and usages for machines and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLEX'2011: Electronic LEXicography in the 21st century: new applications for new users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00832983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et consolidation d'un réseau lexical grâce à un assistant ludique pour le &amp;quot; mot sur le bout de la langue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pairing Model-Theoretic Syntax and Semantic Network for Writing Assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Zock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.295-306</w:t>
+              <w:t xml:space="preserve">Workshop on Constraint and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Karlsruhe, Germany. pp. 56-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00832991v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing trees of named word usages from a crowdsourced lexical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLA'10: Computational Linguistics - Applications in IMCSIT'10: International Multi-Conference on Computer Science and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Wisła, Poland. pp.439-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00536793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Extraction of a WordNet-Like Identifier Network from Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPC'10: 18th IEEE International Conference on Program Comprehension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Braga, Portugal. pp.4-13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPC.2010.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00531807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Visual Analysis of Lexical Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using Natural Language to Improve the Generation of Model Transformation in Software Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV'09: 13th International Conference Information Visualisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Linguistics Applications - International Multi-Conference on Computer Science and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Mrogwo, Poland. pp.143-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00410644v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00421888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Natural Language to Improve the Generation of Model Transformation in Software Design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiscale Visual Analysis of Lexical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountaz Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Linguistics Applications - International Multi-Conference on Computer Science and Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV'09: 13th International Conference Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, pp.685-690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV.2009.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00421888v1</w:t>
+                <w:t xml:space="preserve">lirmm-00410644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-model Matching for Automatic Model Transformation Generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">JeuxDeMots : un prototype ludique pour l'émergence de relations entre termes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JADT 2008 - 9es Journées Internationales d'Analyse Statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.657-666</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322879v1</w:t>
+                <w:t xml:space="preserve">lirmm-00358848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Basic Notions for a Thematic Representation of General Knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Meta-model Matching for Automatic Model Transformation Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Joubert</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC'08: Sixth International Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.326-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00358851v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des sens d'usage dans un réseau lexical construit grâce à un jeu en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolutionary Basic Notions for a Thematic Representation of General Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'08 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France, pp.189-199</w:t>
+              <w:t xml:space="preserve">LREC'08: Sixth International Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.305-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00358853v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00358851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JeuxDeMots : un prototype ludique pour l'émergence de relations entre termes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Détermination des sens d'usage dans un réseau lexical construit grâce à un jeu en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2008 - 9es Journées Internationales d'Analyse Statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.657-666</w:t>
+              <w:t xml:space="preserve">TALN'08 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France, pp.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00358848v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00358853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Vectors, a complementary tool to Lexical Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conceptual Vectors, Lexical Networks, Morphosyntactic Trees and Ants : a bestiary for Semantic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLPCS'07: 4th International Workshop on Natural Language Processing and Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, pp.10</w:t>
+              <w:t xml:space="preserve">SNLP'07: The 7th International Symposium on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Pattaya, Chonburi, Thailand, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00200892v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00202648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vecteurs conceptuels, un outil complémentaire aux réseaux lexicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lim Lian Tze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.293-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00200889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making people play for Lexical Acquisition with the JeuxDeMots prototype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conceptual Vectors, a complementary tool to Lexical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lim Lian Tze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNLP'07: 7th International Symposium on Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Pattaya, Chonburi, Thailand, pp.7</w:t>
+              <w:t xml:space="preserve">NLPCS'07: 4th International Workshop on Natural Language Processing and Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00200883v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00200892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical Functions for Ants Based Semantic Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Making people play for Lexical Acquisition with the JeuxDeMots prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAI'07: International Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, pp.7</w:t>
+              <w:t xml:space="preserve">SNLP'07: 7th International Symposium on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Pattaya, Chonburi, Thailand, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00200890v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00200883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Vectors, Lexical Networks, Morphosyntactic Trees and Ants : a bestiary for Semantic Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lexical Functions for Ants Based Semantic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNLP'07: The 7th International Symposium on Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Pattaya, Chonburi, Thailand, Thailand</w:t>
+              <w:t xml:space="preserve">ICAI'07: International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00202648v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00200890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement d'Ontologies dans le Secteur de l'Eau Douce en Environnement Internet Distribué et Multilingue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">D'une hiérarchie figée de concepts vers une hiérarchie évolutive de notions de base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. pp.709-710</w:t>
+              <w:t xml:space="preserve">JADT 2006 - 8es Journées Internationales d'Analyse Statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.551-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102789v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00112442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche évolutive des notions de base pour une représentation thématique des connaissances générales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enrichissement d'Ontologies dans le Secteur de l'Eau Douce en Environnement Internet Distribué et Multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylia Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Louvain, Belgique. pp.512-521</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. pp.709-710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00112424v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'une hiérarchie figée de concepts vers une hiérarchie évolutive de notions de base</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Approche évolutive des notions de base pour une représentation thématique des connaissances générales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2006 - 8es Journées Internationales d'Analyse Statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.551-558</w:t>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Louvain, Belgique. pp.512-521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00112442v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00112424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining corpus-based pattern distributions with lexical signatures for PP attachment ambiguity resolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation Automatique de la Distribution des Sens de Termes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on Natural Language Processing (SNLP 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Chiang Rai, Thailand</w:t>
+              <w:t xml:space="preserve">INFORSID'05 : INFormatique des Organisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Grenoble (France), pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198432v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00105982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme de Fourmis pour le Traitement de la Langue Naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2005 - 6e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.239-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00105983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation Automatique de la Distribution des Sens de Termes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combining corpus-based pattern distributions with lexical signatures for PP attachment ambiguity resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID'05 : INFormatique des Organisations et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Grenoble (France), pp.N/A</w:t>
+              <w:t xml:space="preserve">6th Symposium on Natural Language Processing (SNLP 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Chiang Rai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00105982v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction Semi-Supervisée de Couples d'Antonymes grâce à leur Morphologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00105981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification Automatique de Définitions en Sens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'Hyperonymie via la Combinaison de Réseaux Sémantiques et de Vecteurs Conceptuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN'04 : Conférence Internationale sur le Traitement Automatique du Langage Naturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fez (Maroc), pp.6</w:t>
+              <w:t xml:space="preserve">JADT 2004 - 7es Journées Internationales d'Analyse Statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Louvain-la-Neuve, Belgique. pp.692-699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108876v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothèses pour la Construction et l'Exploitation Conjointe d'une Base Lexicale Sémantique Basée sur les Vecteurs Conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2004 - 7es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Louvain-la-Neuve, France. pp.1008-1018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommage Sens à l'Aide de Vecteurs Conceptuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Classification Automatique de Définitions en Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA'04: Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Toulouse (France), pp.539-547</w:t>
+              <w:t xml:space="preserve">JEP-TALN'04 : Conférence Internationale sur le Traitement Automatique du Langage Naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fez (Maroc), pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108927v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Cost Automated Conceptual Vector Generation From Mono and Bilingual Resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nommage Sens à l'Aide de Vecteurs Conceptuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAPILLON'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Grenoble (France), pp.10</w:t>
+              <w:t xml:space="preserve">RFIA'04: Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Toulouse (France), pp.539-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108877v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'Hyperonymie via la Combinaison de Réseaux Sémantiques et de Vecteurs Conceptuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Low Cost Automated Conceptual Vector Generation From Mono and Bilingual Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Prince</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2004 - 7es Journées Internationales d'Analyse Statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Louvain-la-Neuve, Belgique. pp.692-699</w:t>
+              <w:t xml:space="preserve">PAPILLON'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Grenoble (France), pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108943v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Semantic Networks and Conceptual Vectors: The Case of Hyperonymy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sémantique Lexicale et TALN - Vecteurs conceptuels et apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCI 2003 - 2nd IEEE International Conference on Cognitive Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ONTOBIO'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France. pp.P nd</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269569v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantique Lexicale et TALN - Vecteurs conceptuels et apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mixing Semantic Networks and Conceptual Vectors: The Case of Hyperonymy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONTOBIO'03</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCI 2003 - 2nd IEEE International Conference on Cognitive Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, London, United Kingdom. pp.121-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COGINF.2003.1225968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269669v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual Vectors and Fuzzy Templates for Discriminating Hyperonymy - is-a - and Meronymy - part-of</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASPEGHI'03: 2nd Workshop on Managing SPEcialization/Generalization Hierarchies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montréal (Canada), pp. 19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant Algorithms, Conceptual Vectors, and Fuzzy UNL Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convergence'03: International Conference on the Convergence of KnowledgeLanguage and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandrie, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de Liens entre Acceptions par Fonctions Lexicales Vectorielles Symétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2003 - 10ème Conférence Internationale sur le Traitement Automatique du Langage Naturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Batz-sur-Mer, France. pp.235-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lens Effects in Autonomous Terminology Learning with Conceptual Vectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Automatically Populating Acception Lexical Database Through Bilingual Dictionaries and Conceptual Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRE-COLING'02: Seminar on Linguistic Meaning Representation and their Applications over the World Wide Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Penang, Malaysia, pp.12</w:t>
+              <w:t xml:space="preserve">PAPILLON'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tokyo, Japan, pp.P/N</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268555v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la Représentation Sémantique Lexicale par les Vecteurs Conceptuels : Le Rôle de l'Antonymie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Vers l'Apprentissage Automatique pour et par les Vecteurs Conceptuels de Fonctions Lexiales - L'exemple de l'Antonymie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2002 - 6es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, St Malo, France. pp.701-712</w:t>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268623v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guessing Hierarchies and Symbols for Word Meanings through Hyperonyms and Conceptual Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASPEGHI'02: 1st Workshop on Managing SPEcialization/Generalization Hierarchies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00268445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'Apprentissage Automatique pour et par les Vecteurs Conceptuels de Fonctions Lexiales - L'exemple de l'Antonymie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la Représentation Sémantique Lexicale par les Vecteurs Conceptuels : Le Rôle de l'Antonymie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nancy, France</w:t>
+              <w:t xml:space="preserve">JADT 2002 - 6es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, St Malo, France. pp.701-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268559v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonymy and Conceptual Vectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lens Effects in Autonomous Terminology Learning with Conceptual Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING'02: 19th Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Taipei, Japan, pp.904-910</w:t>
+              <w:t xml:space="preserve">PRE-COLING'02: Seminar on Linguistic Meaning Representation and their Applications over the World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Penang, Malaysia, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268558v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening of Acceptions Links Through Vectorized Lexical Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Antonymy and Conceptual Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAPILLON'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tokyo, Japan, pp.P nd</w:t>
+              <w:t xml:space="preserve">COLING'02: 19th Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taipei, Japan, pp.904-910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268557v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNL Lexical Selection with Conceptual Vectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hardening of Acceptions Links Through Vectorized Lexical Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC'02: Languages Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Las Palmas, Canary Islands, Spain. pp.P/N</w:t>
+              <w:t xml:space="preserve">PAPILLON'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tokyo, Japan, pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268622v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Populating Acception Lexical Database Through Bilingual Dictionaries and Conceptual Vectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">UNL Lexical Selection with Conceptual Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAPILLON'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tokyo, Japan, pp.P/N</w:t>
+              <w:t xml:space="preserve">LREC'02: Languages Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Las Palmas, Canary Islands, Spain. pp.P/N</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268556v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de documents métiers pour l'aide à l'extraction et la classification de relations lexico-sémantiques typées et pondérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Launois; Catherine Roussey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APIA 2023 - 9e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle @PFIA2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFIA-Association Française pour l'Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA_2023, pp.37-40, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Lexical Semantic Network for the Ontology Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RANLP: Recent Advances in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Varna, Bulgaria. , 12th International Conference Recent Advances in Natural Language Processing, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11265,769 +11369,877 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux et intelligence collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Games with a Purpose (GWAPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE. , pp.156, 2015, Collection Science cognitive et management des connaissances, Joseph Mariani; Patrick Paroubek, 978-1-78405-052-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Wiley, 2015, 978-1-84821-803-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119136309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01382271v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01382269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Games with a Purpose (GWAPS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jeux et intelligence collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wiley, 2015, 978-1-84821-803-1. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISTE. , pp.156, 2015, Collection Science cognitive et management des connaissances, Joseph Mariani; Patrick Paroubek, 978-1-78405-052-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01382269v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01382271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des Conférences TALN-RECITAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00832995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Games to Create Language Resources: Successes and Limitations of the Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Games as a Basis for Automatic Analogy Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Iryna Gurevych; Jungi Kim. </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Goria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Applications of Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Serious Games and Innovation Gains: Think Innovation through Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9 - Innovation in Engineering and Technology SET by Dimitri Uzunidis, 233-257/chap 13, 2025, 9781836690146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394372591.ch13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00831442v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05593806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PtiClic et PtiClic-kids : jeux avec les mots permettant une double acquisition.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using Games to Create Language Resources: Successes and Limitations of the Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Chamberlain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Kruschwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Poesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iryna Gurevych; Jungi Kim. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF'2013: Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18, , pp.15, 2011</w:t>
+              <w:t xml:space="preserve">Theory and Applications of Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.42, 2013, 978-3-642-35084-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00832988v1</w:t>
+                <w:t xml:space="preserve">lirmm-00831442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Ants for Natural Language Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PtiClic et PtiClic-kids : jeux avec les mots permettant une double acquisition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zampa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Ants - From Collective Intellligence to Real-Life Optimization and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.455-492, 2010, Chapitre 20, 978-1-84821-194-0</w:t>
+              <w:t xml:space="preserve">STICEF'2013: Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, , pp.15, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00536598v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00832988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourmis Artificielles et Traitement de la Langue Naturelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Artificial Ants for Natural Language Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Monmarché and F. Guinand and P. Siarry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourmis Artificielles 2. Nouvelles Directions pour une Intelligence Collective - IC2 Traité Informatique et Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier, 225-267 - Chapitre 8, 2009, 978-2-7462-2349-3</w:t>
+              <w:t xml:space="preserve">Artificial Ants - From Collective Intellligence to Real-Life Optimization and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.455-492, 2010, Chapitre 20, 978-1-84821-194-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00495375v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00536598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fourmis Artificielles et Traitement de la Langue Naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourmis Artificielles 2. Nouvelles Directions pour une Intelligence Collective - IC2 Traité Informatique et Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, 225-267 - Chapitre 8, 2009, 978-2-7462-2349-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00495375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Semantic Analysis through Ant Algorithms, Conceptual Vectors and Fuzzy UNL Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Cerdenosa, A. Gelbukh, E. Tovar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Networking Language Advances in Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-137, 2005, 970-36-0226-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12037,91 +12249,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de JeuxDeMots et des données libres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00733078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12131,323 +12343,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d'analyse de conformité des stipulations (OACS) 2024-03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Depincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20.44, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice; LICeM Laboratoire Innovation, Communication et Marché (UR_UM213), Université de Montpellier; Lirmm, University of Montpellier; LHUmain (Langage, Humanités, Média-tions, Apprentissage, Interaction, Numérique), Université Paul-Valéry Montpellier 3. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des corpus de données et outil de traduction des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Ahronovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-10008, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00457226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ants for Natural Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">05046, 2005, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12457,100 +12669,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie logiciel pour le génie linguiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12560,105 +12772,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique et analyse sémantique de textes - structures, acquisitions, calculs, et jeux de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du texte et du document. Université Montpellier II - Sciences et Techniques du Languedoc, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00649851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12805,51 +13017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04931913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Sassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Guenoune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04943300v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0977" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ducros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.7.IMAGE-271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillerm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2022.34.17.3dia-212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Chatzikyriakidis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ramadier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Zarrouk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v5i2.145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Warintarawej" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-150744" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Micheau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-18-3-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Sepers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2736" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Puente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lassalle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Georges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00507777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.200622.53279" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.200622.53285" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00122839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2006.871135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03348508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05046077v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05249788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04643561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04459556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04637347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04643469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03579792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010822100003124" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05043276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gosset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedyen Billami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Atmani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784775v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie-Fleur Sandillon-Rezer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784742v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mayoral" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784762v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2019F267" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03108571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77116-8_46" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269036v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93794-6_15" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rizzo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66808-6_23" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916195v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763423v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763434v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41754-7_23" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382320v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300403v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00969161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713801v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lloret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54906-9_4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00711483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00711481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536793v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2009.100" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358853v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358848v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200892v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Lian Tze" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200889v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200883v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200890v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202648v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112424v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105982v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jalabert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108944v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108927v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108877v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269569v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COGINF.2003.1225968" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269669v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269668v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268555v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268445v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268557v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268622v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268556v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160837v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedienne Billami" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia23.icube.unistra.fr/conferences/apia/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269128v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382271v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382269v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119136309" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832995v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00831442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Chamberlain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Kruschwitz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Poesio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832988v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495375v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106572v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00733078v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00457226v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ahronovitz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106692v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005104v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649851v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05593828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1310" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04931913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Sassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Guenoune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04943300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0977" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151395v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ducros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.7.IMAGE-271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillerm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2022.34.17.3dia-212" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Chatzikyriakidis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ramadier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Zarrouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v5i2.145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Warintarawej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-150744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Micheau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-18-3-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Puente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lassalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Georges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Sepers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2736" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00507777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.200622.53279" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.200622.53285" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00122839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2006.871135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03348508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05046077v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05249788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04459556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04643561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04643469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04637347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03579792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010822100003124" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05043276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gosset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedyen Billami" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_27" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265879v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Atmani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784775v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie-Fleur Sandillon-Rezer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784742v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mayoral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784762v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2019F267" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rizzo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916209v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93794-6_15" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03108571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77116-8_46" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763429v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763476v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66808-6_23" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41754-7_23" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382320v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300403v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300405v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54906-9_4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00969161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300401v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333661v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lloret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816230v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00711483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816236v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00711481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832991v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832983v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655059v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536793v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2009.100" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358848v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358853v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200889v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Lian Tze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200892v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200890v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112442v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105981v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108944v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jalabert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108877v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269669v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COGINF.2003.1225968" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269670v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269668v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269562v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268556v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268555v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268558v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268557v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268622v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160837v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedienne Billami" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia23.icube.unistra.fr/conferences/apia/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382269v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119136309" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382271v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832995v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05593806v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372591.ch13" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00831442v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Chamberlain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Kruschwitz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Poesio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495375v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106572v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00733078v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850737v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00457226v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ahronovitz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106692v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649851v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>