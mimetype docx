--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1044,295 +1044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymodal activation of the endocannabinoid system in the extended amygdala.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional Omega-3 deficiency abolishes endocannabinoid mediated neuronal functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagore Puente</w:t>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yihui Cui</w:t>
+                <w:t xml:space="preserve">Susana Mato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lassalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+                <w:t xml:space="preserve">Anais Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Georges</w:t>
+                <w:t xml:space="preserve">Marja Sepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14 (12), pp.1542-7. </w:t>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.345-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nn.2974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nn.2736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160051v1</w:t>
+                <w:t xml:space="preserve">hal-00612705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Omega-3 deficiency abolishes endocannabinoid mediated neuronal functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymodal activation of the endocannabinoid system in the extended amygdala.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagore Puente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihui Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marja Sepers</w:t>
+                <w:t xml:space="preserve">François Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14 (3), pp.345-350. </w:t>
+              <w:t xml:space="preserve">, 2011, 14 (12), pp.1542-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nn.2736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nn.2974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612705v1</w:t>
+                <w:t xml:space="preserve">hal-01160051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similitude entre les sens d'usage d'un terme dans un réseau lexical</w:t>
               </w:r>
@@ -1485,209 +1485,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00200272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PP Attachment Ambiguity Resolution with Corpus-Based Pattern Distributions and Lexical Signatures</w:t>
+                <w:t xml:space="preserve">Mixing Semantic Networks and Conceptual Vectors : Application to Hyperonymy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Gala</w:t>
+                <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTI-CIT Transactions on Computer and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2 (2), pp.116-120. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (2), pp.152-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37936/ecti-cit.200622.53285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSMCC.2006.871135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00200910v1</w:t>
+                <w:t xml:space="preserve">lirmm-00122839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Semantic Networks and Conceptual Vectors : Application to Hyperonymy</w:t>
+                <w:t xml:space="preserve">PP Attachment Ambiguity Resolution with Corpus-Based Pattern Distributions and Lexical Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Prince</w:t>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 36 (2), pp.152-160. </w:t>
+              <w:t xml:space="preserve">ECTI-CIT Transactions on Computer and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (2), pp.116-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSMCC.2006.871135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37936/ecti-cit.200622.53285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00122839v1</w:t>
+                <w:t xml:space="preserve">lirmm-00200910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction collaborative d'une base lexicale multilingue, le projet Papillon</w:t>
               </w:r>
@@ -1762,70 +1762,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vecteurs conceptuels et structuration émergente de terminologies</w:t>
+                <w:t xml:space="preserve">Vecteurs Conceptuels et Structuration Emergent de Terminologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1833,94 +1833,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (1), pp.43-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03348508v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vecteurs Conceptuels et Structuration Emergent de Terminologies</w:t>
+                <w:t xml:space="preserve">Vecteurs conceptuels et structuration émergente de terminologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1928,51 +1928,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (1), pp.43-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268443v1</w:t>
+                <w:t xml:space="preserve">lirmm-03348508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple Technology Integration, a Web dictionary server as a practical example</w:t>
               </w:r>
@@ -2433,394 +2433,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04459556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explaining Metaphors in the French Language by Solving Analogies using a Knowledge Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Guenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSD 2024 - 27th International Conference on Text, Speech and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Informatics Masaryk University; Faculty of Applied Sciences University of West Bohemia, Sep 2024, Brno, Czech Republic. pp.40-50/1196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70563-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622997v1</w:t>
+                <w:t xml:space="preserve">lirmm-04643561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Metaphors in the French Language by Solving Analogies using a Knowledge Graph</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSD 2024 - 27th International Conference on Text, Speech and Dialogue</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04643561v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Laura Alonzo-Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
+              <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535557v1</w:t>
+                <w:t xml:space="preserve">hal-04622997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explication de métaphores via la résolution d'analogies à l'aide d'un graphe de connaissances</w:t>
               </w:r>
@@ -4036,1599 +4036,1621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JeuxDeLiens: Word Embeddings and Path-Based Similarity for Entity Linking using the French JeuxDeMots Lexical Semantic Network</w:t>
+                <w:t xml:space="preserve">Cheap, Fast and Good! Voting Games with a Purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Plu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Cousot</w:t>
+                <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rizzo</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2018 - 25e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Games4NLP: Games and Gamification for Natural Language Processing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577198v1</w:t>
+                <w:t xml:space="preserve">hal-01790614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting Weighted Coercions from Crowd-Sourced Lexical Data for Compositional Semantic Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiological Text Simplification Using a General Knowledge Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Retoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93794-6_15⟩</w:t>
+              <w:t xml:space="preserve">CICLing 2017 - 18th International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Budapest, Hungary. pp.617-627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77116-8_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01916209v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03108571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheap, Fast and Good! Voting Games with a Purpose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Si beaucoup d'oiseaux volent, peut-on en déduire que tous les oiseaux volent ? Production endogène de règles déductives dans un réseau lexico-sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games4NLP: Games and Gamification for Natural Language Processing </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">TALIA - PFIA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790614v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological Text Simplification Using a General Knowledge Base</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collecting Weighted Coercions from Crowd-Sourced Lexical Data for Compositional Semantic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mirzapour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Retoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICLing 2017 - 18th International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77116-8_46⟩</w:t>
+              <w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.214-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93794-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03108571v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01916209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si beaucoup d'oiseaux volent, peut-on en déduire que tous les oiseaux volent ? Production endogène de règles déductives dans un réseau lexico-sémantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JeuxDeLiens: Word Embeddings and Path-Based Similarity for Entity Linking using the French JeuxDeMots Lexical Semantic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Joubert</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALIA - PFIA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">TALN 2018 - 25e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269036v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontolex JeuxDeMots and Its Alignment to the Linguistic Linked Open Data Cloud</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collecting Crowd-Sourced Lexical Coercions for Compositional Semantic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mirzapour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Retoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01615473v1</w:t>
+                <w:t xml:space="preserve">lirmm-01916195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting Crowd-Sourced Lexical Coercions for Compositional Semantic Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Polysemous Words and Inferring Sense Glosses in a Semantic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Retoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">IWCS 2017 - 12th International Conference on Computational Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01916195v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01763423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Polysemous Words and Inferring Sense Glosses in a Semantic Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcourir, reconnaître et réfléchir. Combinaison de méthodes légères pour l'extraction de relations sémantiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCS 2017 - 12th International Conference on Computational Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">TALN 2017 - 24e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01763423v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01763476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If mice were reptiles, then reptiles could be mammals or How to detect errors in the JeuxDeMots lexical network?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the Automatic Detection of Nutritional Incompatibilities Based on Recipe Titles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANLP: Recent Advances in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CD-MAKE: Cross-Domain Conference for Machine Learning and Knowledge Extraction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Reggio, Italy. pp.346-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66808-6_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01763466v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicative Path Finding in a Semantic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONLI: Computing Natural Language Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01763429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcourir, reconnaître et réfléchir. Combinaison de méthodes légères pour l'extraction de relations sémantiques.</w:t>
+                <w:t xml:space="preserve">If mice were reptiles, then reptiles could be mammals or How to detect errors in the JeuxDeMots lexical network?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2017 - 24e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">RANLP: Recent Advances in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01763476v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01763466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Automatic Detection of Nutritional Incompatibilities Based on Recipe Titles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambiguss, a game for building a Sense Annotated Corpus for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CD-MAKE: Cross-Domain Conference for Machine Learning and Knowledge Extraction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWCS 2017 - 12th International Conference on Computational Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677134v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01763434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguss, a game for building a Sense Annotated Corpus for French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontolex JeuxDeMots and Its Alignment to the Linguistic Linked Open Data Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCS 2017 - 12th International Conference on Computational Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. pp.678-693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01763434v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01615473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrons sémantiques pour l'extraction de relations entre termes - Application aux comptes rendus radiologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+                <w:t xml:space="preserve">Découverte des patrons de connaissance grâce à la modélisation sémantique des phrases d'instructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2016 - 23e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">TOTh: Terminology and Ontology - Theories and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382323v1</w:t>
+                <w:t xml:space="preserve">lirmm-01471726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte des patrons de connaissance grâce à la modélisation sémantique des phrases d'instructions</w:t>
+                <w:t xml:space="preserve">Using Constraints on a general Knowledge lexical networK for domain-specific semantic relation extraction and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Despres</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOTh: Terminology and Ontology - Theories and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">DIALOGUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01471726v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01471663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Constraints on a general Knowledge lexical networK for domain-specific semantic relation extraction and modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing Crowdsourcing and Graph Propagation to Build a Sentiment Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIALOGUE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Manchester, United Kingdom. pp.258-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41754-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01471663v1</w:t>
+                <w:t xml:space="preserve">lirmm-01471649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un lexique de sentiments par crowdsourcing et propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5657,243 +5679,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2016 - 23e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01382273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Crowdsourcing and Graph Propagation to Build a Sentiment Lexicon</w:t>
+                <w:t xml:space="preserve">Semantic RelationExtraction with Semantic Patterns: Experiment on Radiology Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Joubert</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LREC: Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-41754-7_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01471649v1</w:t>
+                <w:t xml:space="preserve">hal-01382320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic RelationExtraction with Semantic Patterns: Experiment on Radiology Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrons sémantiques pour l'extraction de relations entre termes - Application aux comptes rendus radiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC: Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">TALN 2016 - 23e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382320v1</w:t>
+                <w:t xml:space="preserve">hal-01382323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type Theories and Lexical Networks: Using Serious Games as the Basis for Multi-Sorted Typed Systems</w:t>
               </w:r>
@@ -6240,939 +6240,939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading Relation Annotations in a Lexical Semantic Network Applied to Radiology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propa-L: a Semantic Filtering Service from a Lexical Network Created using Games With A Purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Micheau</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICLing: Computational Linguistics and Intelligent Text Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC: Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.1676-1681</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300392v1</w:t>
+                <w:t xml:space="preserve">hal-00969161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couleurs des gens</w:t>
+                <w:t xml:space="preserve">Crowdsourcing Word-Color Associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.39-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01471671v1</w:t>
+                <w:t xml:space="preserve">lirmm-01713801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propa-L: a Semantic Filtering Service from a Lexical Network Created using Games With A Purpose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotations et inférences de relations dans un réseau lexico-sémantique: application à la radiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karen Fort</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Micheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC: Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.1676-1681</w:t>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00969161v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing Word-Color Associations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vectorisation paramétrée des données textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zampa</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.593-596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01713801v1</w:t>
+                <w:t xml:space="preserve">hal-01333661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations et inférences de relations dans un réseau lexico-sémantique: application à la radiologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les couleurs des gens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Micheau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300401v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01471671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorisation paramétrée des données textuelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+                <w:t xml:space="preserve">Spreading Relation Annotations in a Lexical Semantic Network Applied to Radiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Micheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CICLing: Computational Linguistics and Intelligent Text Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.40-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54906-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333661v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférences déductives et réconciliation dans un réseau lexico-sémantique</w:t>
+                <w:t xml:space="preserve">Inference and Reconciliation in a Crowdsourced Lexical-Semantic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">CICLING: International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00816229v1</w:t>
+                <w:t xml:space="preserve">lirmm-00816230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference and Reconciliation in a Crowdsourced Lexical-Semantic Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inférence de règles déductives par abduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Zarrouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICLING: International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Samos, Greece</w:t>
+              <w:t xml:space="preserve">MIXEUR'2013 : Méthodes mixtes pour l'analyse syntaxique et sémantique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00816230v1</w:t>
+                <w:t xml:space="preserve">lirmm-00830445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence de règles déductives par abduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inférences déductives et réconciliation dans un réseau lexico-sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIXEUR'2013 : Méthodes mixtes pour l'analyse syntaxique et sémantique du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. pp.N/A</w:t>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00830445v1</w:t>
+                <w:t xml:space="preserve">lirmm-00816229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Dynamic Approach for Lexical Networks Evaluation</w:t>
               </w:r>
@@ -7398,51 +7398,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00711481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et consolidation d'un réseau lexical grâce à un assistant ludique pour le &amp;quot; mot sur le bout de la langue</w:t>
+                <w:t xml:space="preserve">Évaluation et consolidation d'un réseau lexical via un outil pour retrouver le mot sur le bout de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
@@ -7482,323 +7482,323 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.295-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00832991v1</w:t>
+                <w:t xml:space="preserve">hal-00661659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et consolidation d'un réseau lexical via un outil pour retrouver le mot sur le bout de la langue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Joubert</w:t>
+                <w:t xml:space="preserve">NLP lexicons: innovative constructions and usages for machines and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Zock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.295-306</w:t>
+              <w:t xml:space="preserve">eLEX'2011: Electronic LEXicography in the 21st century: new applications for new users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661659v1</w:t>
+                <w:t xml:space="preserve">lirmm-00832983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP lexicons: innovative constructions and usages for machines and humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nuria Gala</w:t>
+                <w:t xml:space="preserve">Pairing Model-Theoretic Syntax and Semantic Network for Writing Assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLEX'2011: Electronic LEXicography in the 21st century: new applications for new users</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France. pp.12</w:t>
+              <w:t xml:space="preserve">Workshop on Constraint and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Karlsruhe, Germany. pp. 56-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00832983v1</w:t>
+                <w:t xml:space="preserve">hal-00655059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing Model-Theoretic Syntax and Semantic Network for Writing Assistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Prost</w:t>
+                <w:t xml:space="preserve">Évaluation et consolidation d'un réseau lexical grâce à un assistant ludique pour le &amp;quot; mot sur le bout de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Constraint and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Karlsruhe, Germany. pp. 56-68</w:t>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.295-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655059v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00832991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing trees of named word usages from a crowdsourced lexical network</w:t>
               </w:r>
@@ -7918,51 +7918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPC'10: 18th IEEE International Conference on Program Comprehension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Braga, Portugal. pp.4-13, </w:t>
@@ -7994,1546 +7994,1546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00531807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Natural Language to Improve the Generation of Model Transformation in Software Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violaine Prince</w:t>
+                <w:t xml:space="preserve">Multiscale Visual Analysis of Lexical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountaz Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Linguistics Applications - International Multi-Conference on Computer Science and Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV'09: 13th International Conference Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, pp.685-690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV.2009.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00421888v1</w:t>
+                <w:t xml:space="preserve">lirmm-00410644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Visual Analysis of Lexical Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mountaz Hascoët</w:t>
+                <w:t xml:space="preserve">Using Natural Language to Improve the Generation of Model Transformation in Software Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV'09: 13th International Conference Information Visualisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Linguistics Applications - International Multi-Conference on Computer Science and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Mrogwo, Poland. pp.143-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00410644v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00421888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JeuxDeMots : un prototype ludique pour l'émergence de relations entre termes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-model Matching for Automatic Model Transformation Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Joubert</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2008 - 9es Journées Internationales d'Analyse Statistique des Données Textuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.326-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00358848v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-model Matching for Automatic Model Transformation Generation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary Basic Notions for a Thematic Representation of General Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC'08: Sixth International Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.305-309</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322879v1</w:t>
+                <w:t xml:space="preserve">lirmm-00358851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Basic Notions for a Thematic Representation of General Knowledge</w:t>
+                <w:t xml:space="preserve">Détermination des sens d'usage dans un réseau lexical construit grâce à un jeu en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC'08: Sixth International Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.305-309</w:t>
+              <w:t xml:space="preserve">TALN'08 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France, pp.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00358851v1</w:t>
+                <w:t xml:space="preserve">lirmm-00358853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des sens d'usage dans un réseau lexical construit grâce à un jeu en ligne</w:t>
+                <w:t xml:space="preserve">JeuxDeMots : un prototype ludique pour l'émergence de relations entre termes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'08 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France, pp.189-199</w:t>
+              <w:t xml:space="preserve">JADT 2008 - 9es Journées Internationales d'Analyse Statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.657-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00358853v1</w:t>
+                <w:t xml:space="preserve">lirmm-00358848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Vectors, Lexical Networks, Morphosyntactic Trees and Ants : a bestiary for Semantic Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conceptual Vectors, a complementary tool to Lexical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lim Lian Tze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNLP'07: The 7th International Symposium on Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Pattaya, Chonburi, Thailand, Thailand</w:t>
+              <w:t xml:space="preserve">NLPCS'07: 4th International Workshop on Natural Language Processing and Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00202648v1</w:t>
+                <w:t xml:space="preserve">lirmm-00200892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vecteurs conceptuels, un outil complémentaire aux réseaux lexicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lim Lian Tze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.293-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00200889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Vectors, a complementary tool to Lexical Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making people play for Lexical Acquisition with the JeuxDeMots prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLPCS'07: 4th International Workshop on Natural Language Processing and Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, pp.10</w:t>
+              <w:t xml:space="preserve">SNLP'07: 7th International Symposium on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Pattaya, Chonburi, Thailand, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00200892v1</w:t>
+                <w:t xml:space="preserve">lirmm-00200883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making people play for Lexical Acquisition with the JeuxDeMots prototype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lexical Functions for Ants Based Semantic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNLP'07: 7th International Symposium on Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Pattaya, Chonburi, Thailand, pp.7</w:t>
+              <w:t xml:space="preserve">ICAI'07: International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00200883v1</w:t>
+                <w:t xml:space="preserve">lirmm-00200890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical Functions for Ants Based Semantic Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceptual Vectors, Lexical Networks, Morphosyntactic Trees and Ants : a bestiary for Semantic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAI'07: International Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, pp.7</w:t>
+              <w:t xml:space="preserve">SNLP'07: The 7th International Symposium on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Pattaya, Chonburi, Thailand, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00200890v1</w:t>
+                <w:t xml:space="preserve">lirmm-00202648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'une hiérarchie figée de concepts vers une hiérarchie évolutive de notions de base</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Joubert</w:t>
+                <w:t xml:space="preserve">Enrichissement d'Ontologies dans le Secteur de l'Eau Douce en Environnement Internet Distribué et Multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylia Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2006 - 8es Journées Internationales d'Analyse Statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.551-558</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. pp.709-710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00112442v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement d'Ontologies dans le Secteur de l'Eau Douce en Environnement Internet Distribué et Multilingue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lylia Abrouk</w:t>
+                <w:t xml:space="preserve">Approche évolutive des notions de base pour une représentation thématique des connaissances générales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. pp.709-710</w:t>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Louvain, Belgique. pp.512-521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102789v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00112424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche évolutive des notions de base pour une représentation thématique des connaissances générales</w:t>
+                <w:t xml:space="preserve">D'une hiérarchie figée de concepts vers une hiérarchie évolutive de notions de base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Louvain, Belgique. pp.512-521</w:t>
+              <w:t xml:space="preserve">JADT 2006 - 8es Journées Internationales d'Analyse Statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.551-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00112424v1</w:t>
+                <w:t xml:space="preserve">lirmm-00112442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation Automatique de la Distribution des Sens de Termes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining corpus-based pattern distributions with lexical signatures for PP attachment ambiguity resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID'05 : INFormatique des Organisations et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Grenoble (France), pp.N/A</w:t>
+              <w:t xml:space="preserve">6th Symposium on Natural Language Processing (SNLP 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Chiang Rai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105982v1</w:t>
+                <w:t xml:space="preserve">hal-03198432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme de Fourmis pour le Traitement de la Langue Naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2005 - 6e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.239-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00105983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining corpus-based pattern distributions with lexical signatures for PP attachment ambiguity resolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation Automatique de la Distribution des Sens de Termes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on Natural Language Processing (SNLP 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Chiang Rai, Thailand</w:t>
+              <w:t xml:space="preserve">INFORSID'05 : INFormatique des Organisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Grenoble (France), pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198432v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00105982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction Semi-Supervisée de Couples d'Antonymes grâce à leur Morphologie</w:t>
               </w:r>
@@ -9545,51 +9545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9608,463 +9608,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00105981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'Hyperonymie via la Combinaison de Réseaux Sémantiques et de Vecteurs Conceptuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification Automatique de Définitions en Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2004 - 7es Journées Internationales d'Analyse Statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Louvain-la-Neuve, Belgique. pp.692-699</w:t>
+              <w:t xml:space="preserve">JEP-TALN'04 : Conférence Internationale sur le Traitement Automatique du Langage Naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fez (Maroc), pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108943v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothèses pour la Construction et l'Exploitation Conjointe d'une Base Lexicale Sémantique Basée sur les Vecteurs Conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2004 - 7es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Louvain-la-Neuve, France. pp.1008-1018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification Automatique de Définitions en Sens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Cost Automated Conceptual Vector Generation From Mono and Bilingual Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN'04 : Conférence Internationale sur le Traitement Automatique du Langage Naturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fez (Maroc), pp.6</w:t>
+              <w:t xml:space="preserve">PAPILLON'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Grenoble (France), pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108876v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommage Sens à l'Aide de Vecteurs Conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA'04: Reconnaissance des Formes et Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Toulouse (France), pp.539-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Cost Automated Conceptual Vector Generation From Mono and Bilingual Resources</w:t>
+                <w:t xml:space="preserve">Modélisation de l'Hyperonymie via la Combinaison de Réseaux Sémantiques et de Vecteurs Conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAPILLON'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Grenoble (France), pp.10</w:t>
+              <w:t xml:space="preserve">JADT 2004 - 7es Journées Internationales d'Analyse Statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Louvain-la-Neuve, Belgique. pp.692-699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108877v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique Lexicale et TALN - Vecteurs conceptuels et apprentissage</w:t>
               </w:r>
@@ -10119,51 +10119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing Semantic Networks and Conceptual Vectors: The Case of Hyperonymy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10374,51 +10374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2003 - 10ème Conférence Internationale sur le Traitement Automatique du Langage Naturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Batz-sur-Mer, France. pp.235-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10437,191 +10437,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Populating Acception Lexical Database Through Bilingual Dictionaries and Conceptual Vectors</w:t>
+                <w:t xml:space="preserve">Lens Effects in Autonomous Terminology Learning with Conceptual Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAPILLON'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tokyo, Japan, pp.P/N</w:t>
+              <w:t xml:space="preserve">PRE-COLING'02: Seminar on Linguistic Meaning Representation and their Applications over the World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Penang, Malaysia, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268556v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'Apprentissage Automatique pour et par les Vecteurs Conceptuels de Fonctions Lexiales - L'exemple de l'Antonymie</w:t>
+                <w:t xml:space="preserve">Amélioration de la Représentation Sémantique Lexicale par les Vecteurs Conceptuels : Le Rôle de l'Antonymie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nancy, France</w:t>
+              <w:t xml:space="preserve">JADT 2002 - 6es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, St Malo, France. pp.701-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268559v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guessing Hierarchies and Symbols for Word Meanings through Hyperonyms and Conceptual Vectors</w:t>
               </w:r>
@@ -10670,450 +10670,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00268445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la Représentation Sémantique Lexicale par les Vecteurs Conceptuels : Le Rôle de l'Antonymie</w:t>
+                <w:t xml:space="preserve">Vers l'Apprentissage Automatique pour et par les Vecteurs Conceptuels de Fonctions Lexiales - L'exemple de l'Antonymie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2002 - 6es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, St Malo, France. pp.701-712</w:t>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268623v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lens Effects in Autonomous Terminology Learning with Conceptual Vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antonymy and Conceptual Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRE-COLING'02: Seminar on Linguistic Meaning Representation and their Applications over the World Wide Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Penang, Malaysia, pp.12</w:t>
+              <w:t xml:space="preserve">COLING'02: 19th Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taipei, Japan, pp.904-910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268555v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonymy and Conceptual Vectors</w:t>
+                <w:t xml:space="preserve">Hardening of Acceptions Links Through Vectorized Lexical Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING'02: 19th Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Taipei, Japan, pp.904-910</w:t>
+              <w:t xml:space="preserve">PAPILLON'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tokyo, Japan, pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268558v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening of Acceptions Links Through Vectorized Lexical Functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UNL Lexical Selection with Conceptual Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAPILLON'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tokyo, Japan, pp.P nd</w:t>
+              <w:t xml:space="preserve">LREC'02: Languages Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Las Palmas, Canary Islands, Spain. pp.P/N</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268557v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNL Lexical Selection with Conceptual Vectors</w:t>
+                <w:t xml:space="preserve">Automatically Populating Acception Lexical Database Through Bilingual Dictionaries and Conceptual Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC'02: Languages Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Las Palmas, Canary Islands, Spain. pp.P/N</w:t>
+              <w:t xml:space="preserve">PAPILLON'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tokyo, Japan, pp.P/N</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268622v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11269,51 +11269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Lexical Semantic Network for the Ontology Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11377,255 +11377,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Games with a Purpose (GWAPS)</w:t>
+                <w:t xml:space="preserve">Jeux et intelligence collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wiley, 2015, 978-1-84821-803-1. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISTE. , pp.156, 2015, Collection Science cognitive et management des connaissances, Joseph Mariani; Patrick Paroubek, 978-1-78405-052-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01382269v1</w:t>
+                <w:t xml:space="preserve">lirmm-01382271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux et intelligence collective</w:t>
+                <w:t xml:space="preserve">Games with a Purpose (GWAPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE. , pp.156, 2015, Collection Science cognitive et management des connaissances, Joseph Mariani; Patrick Paroubek, 978-1-78405-052-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Wiley, 2015, 978-1-84821-803-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119136309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01382271v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01382269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des Conférences TALN-RECITAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11796,51 +11796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Games to Create Language Resources: Successes and Limitations of the Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Chamberlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Kruschwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12003,51 +12003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Ants for Natural Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Monmarché and F. Guinand and P. Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants - From Collective Intellligence to Real-Life Optimization and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.455-492, 2010, Chapitre 20, 978-1-84821-194-0</w:t>
@@ -12076,51 +12076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourmis Artificielles et Traitement de la Langue Naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13017,51 +13017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05593828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1310" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04931913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Sassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Guenoune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04943300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0977" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151395v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ducros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.7.IMAGE-271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillerm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2022.34.17.3dia-212" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Chatzikyriakidis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ramadier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Zarrouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v5i2.145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Warintarawej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-150744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Micheau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-18-3-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Puente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lassalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Georges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Sepers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2736" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00507777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.200622.53279" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.200622.53285" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00122839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2006.871135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03348508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05046077v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05249788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04459556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04643561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04643469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04637347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03579792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010822100003124" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05043276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gosset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedyen Billami" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_27" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265879v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Atmani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784775v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie-Fleur Sandillon-Rezer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784742v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mayoral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784762v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2019F267" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rizzo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916209v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93794-6_15" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03108571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77116-8_46" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763429v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763476v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66808-6_23" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41754-7_23" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382320v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300403v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300405v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54906-9_4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00969161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300401v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333661v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lloret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816230v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00711483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816236v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00711481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832991v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832983v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655059v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536793v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2009.100" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358848v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358853v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200889v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Lian Tze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200892v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200890v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112442v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105981v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108944v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jalabert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108877v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269669v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COGINF.2003.1225968" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269670v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269668v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269562v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268556v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268555v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268558v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268557v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268622v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160837v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedienne Billami" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia23.icube.unistra.fr/conferences/apia/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382269v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119136309" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382271v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832995v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05593806v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372591.ch13" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00831442v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Chamberlain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Kruschwitz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Poesio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495375v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106572v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00733078v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850737v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00457226v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ahronovitz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106692v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649851v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05593828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1310" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04931913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Sassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Guenoune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04943300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0977" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151395v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ducros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.7.IMAGE-271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillerm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2022.34.17.3dia-212" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Chatzikyriakidis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ramadier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Zarrouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v5i2.145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Warintarawej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-150744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Micheau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-18-3-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Sepers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Puente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lassalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Georges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2974" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00507777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.200622.53279" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00122839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2006.871135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.200622.53285" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03348508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05046077v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05249788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04459556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04643561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04643469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04637347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03579792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010822100003124" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05043276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gosset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedyen Billami" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_27" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265879v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Atmani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784775v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie-Fleur Sandillon-Rezer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784742v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mayoral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784762v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2019F267" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03108571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77116-8_46" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269036v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916209v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93794-6_15" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rizzo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763476v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66808-6_23" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01763434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471726v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41754-7_23" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382320v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300403v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300405v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00969161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713801v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333661v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lloret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54906-9_4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816229v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00711483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816236v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00711481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655059v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536793v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410644v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2009.100" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358851v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358853v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Lian Tze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200883v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200890v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202648v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102789v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112442v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105983v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105981v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108876v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jalabert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108944v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108877v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108927v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108943v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269669v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COGINF.2003.1225968" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269670v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269668v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269562v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268555v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268623v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268559v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268558v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268622v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268556v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160837v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedienne Billami" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia23.icube.unistra.fr/conferences/apia/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382271v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382269v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119136309" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832995v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05593806v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372591.ch13" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00831442v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Chamberlain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Kruschwitz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Poesio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495375v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106572v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00733078v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850737v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00457226v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ahronovitz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106692v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649851v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>