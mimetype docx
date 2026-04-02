--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -221,482 +221,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Solve Inverse Problems for Perceptual Sound Matching</w:t>
+                <w:t xml:space="preserve">Acoustical and behavioral heuristics for fast interactive sound design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Han</w:t>
+                <w:t xml:space="preserve">Ava Souaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2024.3393738⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.e0296347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580765v1</w:t>
+                <w:t xml:space="preserve">hal-04384213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing noise with augmented reality in indoor soundscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 155 (3_Supplement), pp.A179-A179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0027235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound source classification for soundscape analysis using fast third-octave bands data from an urban acoustic sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modan Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 156 (1), pp.416-427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0026479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical and behavioral heuristics for fast interactive sound design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ava Souaille</w:t>
+                <w:t xml:space="preserve">Learning to Solve Inverse Problems for Perceptual Sound Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.e0296347. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.2605-2615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2024.3393738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384213v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient bandwidth extension of musical signals using a differentiable harmonic plus noise model</w:t>
               </w:r>
@@ -786,51 +786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesostructures: Beyond Spectrogram Loss in Differentiable Time-Frequency Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrus Vahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1026,391 +1026,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive bi-objective optimisation process to guide the design of electric vehicle warning sounds</w:t>
+                <w:t xml:space="preserve">ε-greedy automated indentation of cementitious materials for phase mechanical properties determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Souaille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Garioud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/dsj.2022.18⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2022.104465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865223v1</w:t>
+                <w:t xml:space="preserve">hal-03596856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional analyses of the noise impacts of COVID-19 lockdown</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An interactive bi-objective optimisation process to guide the design of electric vehicle warning sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lavandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Lagrange</w:t>
+                <w:t xml:space="preserve">Tom Souaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0009324⟩</w:t>
+              <w:t xml:space="preserve">Design Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.e26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsj.2022.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584844v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ε-greedy automated indentation of cementitious materials for phase mechanical properties determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional analyses of the noise impacts of COVID-19 lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+                <w:t xml:space="preserve">Felix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Duvillard</w:t>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Garioud</w:t>
+                <w:t xml:space="preserve">M Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129, </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151 (2), pp.911 - 923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2022.104465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0009324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596856v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphonic training set synthesis improves self-supervised urban sound classification</w:t>
               </w:r>
@@ -1448,51 +1448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1677,51 +1677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Cost Sensors for Urban Noise Monitoring Networks-A Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1918,248 +1918,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier at the heart of computer music: From harmonic sounds to texture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joakim Andén</w:t>
+                <w:t xml:space="preserve">Road traffic sound level estimation from realistic urban sound mixtures by Non-negative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.07.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.229-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283200v1</w:t>
+                <w:t xml:space="preserve">hal-01887710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road traffic sound level estimation from realistic urban sound mixtures by Non-negative Matrix Factorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
+                <w:t xml:space="preserve">Fourier at the heart of computer music: From harmonic sounds to texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Andén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 143, pp.229-238. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.08.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887710v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating soundscapes perception through acoustic scenes simulation</w:t>
               </w:r>
@@ -2171,77 +2171,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (2), pp.532-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2279,90 +2279,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the perceived time of presence of sources in urban acoustic environments using deep learning techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (6), pp.1053-1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2390,378 +2390,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient similarity-based data clustering by optimal object to cluster reallocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rossignol</w:t>
+                <w:t xml:space="preserve">Relevance-based quantization of scattering features for unsupervised mining of environmental audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Andén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197450⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13636-018-0138-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123756v2</w:t>
+                <w:t xml:space="preserve">hal-01887403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance-based quantization of scattering features for unsupervised mining of environmental audio</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of rainfall radar images using the scattering transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Busquets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loubrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13636-018-0138-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 556, pp.972-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887403v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of rainfall radar images using the scattering transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient similarity-based data clustering by optimal object to cluster reallocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Loubrie</w:t>
+                <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 556, pp.972-979. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.06.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397741v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123756v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events: Outcome of the DCASE 2016 Challenge</w:t>
               </w:r>
@@ -3024,77 +3024,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (12), pp.2758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3128,64 +3128,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance et estimation du bruit de trafic dans l’environnement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3230,265 +3230,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A morphological model for simulating acoustic scenes and its application to sound event detection</w:t>
+                <w:t xml:space="preserve">Semantic browsing of sound databases without keywords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rossignol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (9), pp.628-635</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111381v2</w:t>
+                <w:t xml:space="preserve">hal-01300399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic browsing of sound databases without keywords</w:t>
+                <w:t xml:space="preserve">A morphological model for simulating acoustic scenes and its application to sound event detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (10), pp.1854-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2587218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300399v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events</w:t>
               </w:r>
@@ -4879,1055 +4879,1072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Hybrid Filterbanks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelle approche de réalité augmentée sonore pour le traitement du bruit en environnement intérieur : une expérience exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiran Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Haider</w:t>
+                <w:t xml:space="preserve">Clara Boukhemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032079v1</w:t>
+                <w:t xml:space="preserve">hal-05133542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioacoustics on Tiny Hardware at the BioDCASE 2025 Challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion-based spectral super-resolution of third octave acoustic sensor data: is privacy at risk ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymae Benaatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2025, Palerme, Italy. pp.306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304652v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-KEY: Self-Supervised Learning of Major and Minor Keys from Audio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STOMP! Self-supervised beat induction by matching pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuexuan Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Late-Breaking/Demo (ISMIR-LBD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993646v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Class-Token Transformer for Multitask Self-supervised Music Information Retrieval</w:t>
+                <w:t xml:space="preserve">S-KEY: Self-Supervised Learning of Major and Minor Keys from Audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuexuan Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hennequin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Tahoe City, CA, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167812v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STOMP! Self-supervised beat induction by matching pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Class-Token Transformer for Multitask Self-supervised Music Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Late-Breaking/Demo (ISMIR-LBD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Tahoe City, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198878v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GuqinSonGest: A multimodal and historically grounded dataset of guqin playing techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual Hybrid Filterbanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095944v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent musical properties of a transformer under contrastive self-supervised learning</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bioacoustics on Tiny Hardware at the BioDCASE 2025 Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Carmantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Benhamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minkyung Kwak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Society on Music Information Retrieval (ISMIR) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137826v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing new modalities of shared offices: A diary-interview methodology to inform audio augmented reality approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+                <w:t xml:space="preserve">GuqinSonGest: A multimodal and historically grounded dataset of guqin playing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Convention of the European Acoustics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61782/fa.2025.0199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05444847v1</w:t>
+                <w:t xml:space="preserve">hal-05095944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient Clipping Improves Neural Network Optimization for Perceptual Sound Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Han Han</w:t>
+                <w:t xml:space="preserve">Emergent musical properties of a transformer under contrastive self-supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Society on Music Information Retrieval (ISMIR) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124224v1</w:t>
+                <w:t xml:space="preserve">hal-05137826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking Advantage of Emergent Properties of a Transformer for Music Representation Learning</w:t>
               </w:r>
@@ -6028,1801 +6045,1784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoneme-Level Speech Intelligibility Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Serizel</w:t>
+                <w:t xml:space="preserve">Gradient Clipping Improves Neural Network Optimization for Perceptual Sound Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172656v1</w:t>
+                <w:t xml:space="preserve">hal-05124224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion-based spectral super-resolution of third octave acoustic sensor data: is privacy at risk ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chaymae Benaatia</w:t>
+                <w:t xml:space="preserve">Characterizing new modalities of shared offices: A diary-interview methodology to inform audio augmented reality approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Boukhemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Convention of the European Acoustics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Málaga, Spain. pp.4925-4932, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2025.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096000v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle approche de réalité augmentée sonore pour le traitement du bruit en environnement intérieur : une expérience exploratoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+                <w:t xml:space="preserve">Phoneme-Level Speech Intelligibility Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aine Drelingyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133542v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMVD dataset: a dataset of extreme vocal distortion techniques used in heavy metal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards multisensory control of physical modeling synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corsin Vogel</w:t>
+                <w:t xml:space="preserve">Loïc Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Content-based Multimedia Indexing (CBMI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">International Congress &amp; Exposition on Noise Control Engineering (Inter-Noise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620072v1</w:t>
+                <w:t xml:space="preserve">hal-04579720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge on Sound Scene Synthesis: Evaluating Text-to-Audio Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Deepfake Environmental Audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ouajdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hadder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junwon Lee</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurie M Heller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AudioImagination Workshop @ Neurips</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Neurips, 2024, Vancouver (BC), France</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794208v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STONE: Self-supervised Tonality Estimator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stella Wong</w:t>
+                <w:t xml:space="preserve">Towards better visualizations of urban sound environments: insights from interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNOISE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.4750-4760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675781v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Fréchet Audio Distance With Human Perception of Environmental Audio Is Embedding Dependent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Challenge on Sound Scene Synthesis: Evaluating Text-to-Audio Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junwon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modan Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junwon Lee</w:t>
+                <w:t xml:space="preserve">Laurie M Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keunwoo Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie M Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">AudioImagination Workshop @ Neurips</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neurips, 2024, Vancouver (BC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603443v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Robustness of Musical Timbre Perception Models: From Perceptual to Learned Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMVD dataset: a dataset of extreme vocal distortion techniques used in heavy metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Pascal</w:t>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corsin Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Content-based Multimedia Indexing (CBMI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501973v1</w:t>
+                <w:t xml:space="preserve">hal-04620072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multisensory control of physical modeling synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+                <w:t xml:space="preserve">Correlation of Fréchet Audio Distance With Human Perception of Environmental Audio Is Embedding Dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junwon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keunwoo Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie M Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress &amp; Exposition on Noise Control Engineering (Inter-Noise)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579720v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Deepfake Environmental Audio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafsa Ouajdi</w:t>
+                <w:t xml:space="preserve">STONE: Self-supervised Tonality Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Hadder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Modan Tailleur</w:t>
+                <w:t xml:space="preserve">Stella Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603448v2</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards better visualizations of urban sound environments: insights from interviews</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tourre</w:t>
+                <w:t xml:space="preserve">On the Robustness of Musical Timbre Perception Models: From Perceptual to Learned Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNOISE 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593887v1</w:t>
+                <w:t xml:space="preserve">hal-04501973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foley sound synthesis at the DCASE 2023 challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keunwoo Choi</w:t>
+                <w:t xml:space="preserve">Perceptual musical similarity metric learning with graph neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrus Vahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaekwon Im</w:t>
+                <w:t xml:space="preserve">Shubhr Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Heller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Keisuke Imoto</w:t>
+                <w:t xml:space="preserve">Huy Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Stowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, New Paltz, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178960v2</w:t>
+                <w:t xml:space="preserve">hal-04178191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting axial offset using tree-based models: a step towards improved nuclear power plants manoeuvrability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Goude</w:t>
+                <w:t xml:space="preserve">Fitting Auditory Filterbanks with Multiresolution Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Girard</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Acoustics and Audio (WASPAA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2023, New Paltz, NY, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA58266.2023.10248131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137890v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual musical similarity metric learning with graph neural networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dan Stowell</w:t>
+                <w:t xml:space="preserve">Foley sound synthesis at the DCASE 2023 challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keunwoo Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaekwon Im</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Mcfee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Imoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, New Paltz, NY, United States</w:t>
+              <w:t xml:space="preserve">2023 Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178191v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitting Auditory Filterbanks with Multiresolution Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Han Han</w:t>
+                <w:t xml:space="preserve">Forecasting axial offset using tree-based models: a step towards improved nuclear power plants manoeuvrability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Simonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Balazs</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Acoustics and Audio (WASPAA 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Niagara Falls, Ontario, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170940v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual–Neural–Physical Sound Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7882,90 +7882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral trancoder : using pretrained urban sound classifiers on undersampled spectral representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modan Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Tampere &amp; online, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8133,51 +8133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrus Vahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8219,77 +8219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception interactive en design sonore – Réduction d’un espace de design appliquée aux sons d’usage du véhicule autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Souaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8573,103 +8573,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional analysis to monitor the effects of COVID-19 lockdown on the urban sound environment of Lorient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress on Noise Control Engineering (EuroNoise)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8688,316 +8688,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high density network of low cost acoustic sensors based on wired and airborne transmission of spectral data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting Design Recommendations from Interactive Genetic Algorithm Experiments: Application to the Design of Sounds for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Souaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronoise 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Madeira (on line), Portugal</w:t>
+              <w:t xml:space="preserve">ICED21 - 23rd International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432884v1</w:t>
+                <w:t xml:space="preserve">hal-03312375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Design Recommendations from Interactive Genetic Algorithm Experiments: Application to the Design of Sounds for Electric Vehicles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A high density network of low cost acoustic sensors based on wired and airborne transmission of spectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED21 - 23rd International Conference on Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">Euronoise 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Madeira (on line), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312375v2</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sensor network for characterizing the sound environment in Lorient (France) through an automatic assessment of traffic, voice and bird presence ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9046,434 +9046,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth extension of musical audio signals with no side information using dilated convolutional neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Privacy aware acoustic scene synthesis using deep spectral feature inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix Gontier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473457v2</w:t>
+                <w:t xml:space="preserve">hal-02478866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost sensors for noise monitoring networks: a review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bandwidth extension of musical audio signals with no side information using dilated convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0747⟩</w:t>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233750v1</w:t>
+                <w:t xml:space="preserve">hal-02473457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy aware acoustic scene synthesis using deep spectral feature inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Gontier</w:t>
+                <w:t xml:space="preserve">Low-cost sensors for noise monitoring networks: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.669-676, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478866v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Non-negative Matrix Factorization behavior to estimate the urban traffic sound levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSV'26, 26th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9498,51 +9498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the sound of electric vehicles according to unpleasantness and detectability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9792,90 +9792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du niveau sonore du trafic routier au sein de mixtures sonores urbaines par la Factorisation en Matrices Non négatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français d'acoustique, CFA'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, LE HAVRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9913,90 +9913,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards perceptual soundscape characterization using event detection algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DCASE 2018, Workshop on Detection and Classification of Acoustic Scenes and Events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Surrey, United Kingdom. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10034,64 +10034,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of urban sound environments using a comprehensive approach combining open data, measurements, and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crepeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10155,64 +10155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of a corpus of realistic urban sound scenes with controlled acoustic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10370,697 +10370,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational experiments in Science: Horse wrangling in the digital age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Overlapping Acoustic Events using a Temporally-Constrained Probabilistic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rossignol</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Plumbley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research workshop on “Horses” in Applied Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635373v1</w:t>
+                <w:t xml:space="preserve">hal-01255074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating traffic noise levels using acoustic monitoring: a preliminary study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational experiments in Science: Horse wrangling in the digital age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCASE 2016, Detection and Classification of Acoustic Scenes and Events</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research workshop on “Horses” in Applied Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2014.2330697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375796v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Overlapping Acoustic Events using a Temporally-Constrained Probabilistic Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Lafay</w:t>
+                <w:t xml:space="preserve">Estimating traffic noise levels using acoustic monitoring: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark D. Plumbley</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">DCASE 2016, Detection and Classification of Acoustic Scenes and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, BUDAPEST, Hungary. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255074v2</w:t>
+                <w:t xml:space="preserve">hal-01375796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of rainfall radar images using the scattering transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Busquets</w:t>
+                <w:t xml:space="preserve">SimScene : a web-based acoustic scenes simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Web Audio Conference (WAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCAM &amp; Mozilla, Jan 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164184v1</w:t>
+                <w:t xml:space="preserve">hal-01078098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimScene : a web-based acoustic scenes simulator</w:t>
+                <w:t xml:space="preserve">Alternate Level Clustering for Drum Transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Web Audio Conference (WAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRCAM &amp; Mozilla, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078098v2</w:t>
+                <w:t xml:space="preserve">hal-01122006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate Level Clustering for Drum Transcription</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rossignol</w:t>
+                <w:t xml:space="preserve">Classification of rainfall radar images using the scattering transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Busquets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122006v2</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On automatic drum transcription using non-negative matrix deconvolution and itakura saito divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Pons Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11159,77 +11159,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11405,64 +11405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Image and Audio Analysis for Multimedia Interactive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11957,347 +11957,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse representations for modeling environmental acoustic scenes, application to train stations soundscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cauchi</w:t>
+                <w:t xml:space="preserve">A regressive boosting approach to automatic audio tagging based on soft annotator fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arshia Cont</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810774v1</w:t>
+                <w:t xml:space="preserve">hal-01132529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster aware normalization for enhancing audio similarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparse representations for modeling environmental acoustic scenes, application to train stations soundscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">George Tzanetakis</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126778v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regressive boosting approach to automatic audio tagging based on soft annotator fusion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster aware normalization for enhancing audio similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Tzanetakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jan 2012, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287820⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01132529v1</w:t>
+                <w:t xml:space="preserve">hal-01126778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust singer identification in polyphonic music using melody enhancement and uncertainty-based learning</w:t>
               </w:r>
@@ -12467,848 +12467,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive N-normalization for enhancing music similarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drum Extraction From Polyphonic Music Based on a Spectro-Temporal Model of Percussive Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">George Tzanetakis</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, République tchèque. pp.381-384</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132539v1</w:t>
+                <w:t xml:space="preserve">hal-01106710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale temporal fusion by boosting for music classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Slim Essid</w:t>
+                <w:t xml:space="preserve">GMM-based classification from noisy features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Miami, United States. pp.663-668</w:t>
+              <w:t xml:space="preserve">International Workshop on Machine Listening in Multisource Environments (CHiME 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639097v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00598742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMM-based classification from noisy features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexey Ozerov</w:t>
+                <w:t xml:space="preserve">Multi-scale temporal fusion by boosting for music classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Machine Listening in Multisource Environments (CHiME 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ISMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Miami, United States. pp.663-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00598742v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drum Extraction From Polyphonic Music Based on a Spectro-Temporal Model of Percussive Sounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive N-normalization for enhancing music similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Tzanetakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of ICASSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106710v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal similarity between musical streams for cover version detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Foucard</w:t>
+                <w:t xml:space="preserve">The DESAM toolbox: spectral analysis of musical audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Durrieu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jose Echeveste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.254-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132553v1</w:t>
+                <w:t xml:space="preserve">hal-00523319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust similarity metrics between audio signals based on asymmetrical spectral envelope matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal similarity between musical streams for cover version detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945296v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised accuracy improvement for cover song detection using Spectral Connectivity Network</w:t>
+                <w:t xml:space="preserve">Robust similarity metrics between audio signals based on asymmetrical spectral envelope matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joan Serra</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Music Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Utrecht, Netherlands. pp.1-1</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dallas, Texas, United States. pp.405--408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161246v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DESAM toolbox: spectral analysis of musical audio</w:t>
+                <w:t xml:space="preserve">Unsupervised accuracy improvement for cover song detection using Spectral Connectivity Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Echeveste</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joan Serra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.254-261</w:t>
+              <w:t xml:space="preserve">International Conference on Music Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Utrecht, Netherlands. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523319v1</w:t>
+                <w:t xml:space="preserve">hal-01161246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meter Class Profiles for Music Similarity and Retrieval</w:t>
               </w:r>
@@ -13383,468 +13383,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability And The Marsyas 0.2 Runtime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Computationally Efficient Scheme for Dominant Harmonic Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Tzanetakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2008, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4517572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697498v1</w:t>
+                <w:t xml:space="preserve">hal-01697506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Domain Analysis / Synthesis Of The Excitation Signal In A Source / Filter Model Of Contact Sounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MarsyasX : Multimédia Datflow Processing vith Implicit Patching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis G Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Depalle</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Tzanetakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding of the 16th ACM international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1459359.1459510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697530v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computationally Efficient Scheme for Dominant Harmonic Source Separation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interoperability And The Marsyas 0.2 Runtime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Tzanetakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L G Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L F Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Belfast, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697506v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MarsyasX : Multimédia Datflow Processing vith Implicit Patching</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-Domain Analysis / Synthesis Of The Excitation Signal In A Source / Filter Model Of Contact Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">George Tzanetakis</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Scavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 16th ACM international conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1459359.1459510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01697481v1</w:t>
+                <w:t xml:space="preserve">hal-01697530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Step Modal Identification For Increased Resolution Analysis Of Percussive Sounds</w:t>
               </w:r>
@@ -14688,103 +14688,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method For Estimating A Future Value Of The Axial Power Imbalance In A Nuclear Reactor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Simonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20240145106A1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -14952,64 +14952,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel interface for audio based sound data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15719,51 +15719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuexuan Kong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580765v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3393738" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027235" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026479" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Souaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296347" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-023-00315-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Vahidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Fazekas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Turchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rottondi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Fazekas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2023.3253602" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2022.18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584844v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gontier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lagrange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596856v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duvillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Garioud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005277" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian El-Hajj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim And&#233;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-020-00187-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930109v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930053v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S Ghadikolaei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2997047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.07.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Gloaguen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.08.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111782v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919384" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123756v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-018-0138-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emmanuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Busquets" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loubrie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.06.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Mesaros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Heittola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Foster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2017.2778423" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Plumbley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2017.2690576" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122758" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111381v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2587218" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300399v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stowell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannoulis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2015.2428998" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082501v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Defreville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717992v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2012.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Murphy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918464" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106568v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Murdoch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzanetakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308191v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Rault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitcheltree" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2602.11145" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032079v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ehler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carmantini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minkyung Kwak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Morandi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993646v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198878v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137826v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Boukhemia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0199" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433459v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172656v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aine Drelingyte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096000v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benaatia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corsin Vogel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwon Lee" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie M Heller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunwoo Choi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Wong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579720v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603448v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ouajdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadder" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593887v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178960v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaekwon Im" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Heller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcfee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Imoto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Traor&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Simonini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goude" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhr Singh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Phan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248131" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095391" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178197v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095894" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863423v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Muradeli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829922v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outidrarine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ulloa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Baron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312375v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473457v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054194" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233750v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Picaut" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ardouin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0747" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053172" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285320v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280954v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Legeay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.402" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926241v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crepeaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dhome" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988416" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000664" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/waspaa.2017.8169985" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2330697" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255074v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164184v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362722" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078098v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Lafay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122006v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261256v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pons Puig" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123764v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cauchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126767v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foucard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616154" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baug&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639358" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123765v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2013.6701819" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106754v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810774v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126778v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132529v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287820" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709826v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126770v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dixon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132539v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946422" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00639097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598742v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106710v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132553v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495217" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945296v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161246v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Serra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523319v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Echeveste" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423715v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697498v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tzanetakis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castillo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G Martins" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F Teixeira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697530v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697506v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517572" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697481v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Teixeira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Martins" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459510" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697496v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Scherrer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697491v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Whetsell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697540v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308186v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005791v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363174v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Havel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Kurtag" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308189v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106542v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992068v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733487v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078097v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986577v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672897v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660689v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009550v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02458004v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuexuan Kong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Souaille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296347" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027235" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026479" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3393738" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-023-00315-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Vahidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Fazekas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Turchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rottondi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Fazekas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2023.3253602" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596856v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duvillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Garioud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104465" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souaille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2022.18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584844v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gontier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lagrange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005277" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian El-Hajj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim And&#233;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-020-00187-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930109v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930053v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S Ghadikolaei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2997047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Gloaguen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.08.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.07.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111782v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919384" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-018-0138-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emmanuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Busquets" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loubrie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.06.063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123756v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197450" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Mesaros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Heittola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Foster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2017.2778423" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Plumbley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2017.2690576" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122758" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300399v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111381v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2587218" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stowell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannoulis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2015.2428998" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082501v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Defreville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717992v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2012.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Murphy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918464" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106568v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Murdoch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzanetakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308191v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Rault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitcheltree" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2602.11145" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133542v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Boukhemia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096000v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benaatia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198878v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haider" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ehler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304652v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carmantini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minkyung Kwak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Morandi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095944v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433459v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0199" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aine Drelingyte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603448v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ouajdi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie M Heller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593887v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3502" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwon Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunwoo Choi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620072v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corsin Vogel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675781v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Wong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178191v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhr Singh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Phan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170940v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248131" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178960v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaekwon Im" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Heller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcfee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Imoto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Traor&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Simonini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goude" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095391" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178197v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095894" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863423v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Muradeli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829922v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outidrarine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ulloa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312375v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432884v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Baron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478866v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053172" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473457v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054194" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233750v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Picaut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ardouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0747" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285320v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280954v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Legeay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.402" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926241v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crepeaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dhome" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988416" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000664" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/waspaa.2017.8169985" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255074v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2330697" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375796v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078098v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Lafay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122006v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164184v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362722" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261256v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pons Puig" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123764v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cauchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126767v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foucard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616154" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baug&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639358" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123765v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2013.6701819" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106754v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132529v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287820" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810774v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126778v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709826v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126770v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dixon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106710v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598742v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00639097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132539v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946422" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523319v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Echeveste" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132553v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495217" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161246v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Serra" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423715v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697506v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517572" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697481v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Teixeira" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Martins" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459510" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697498v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tzanetakis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castillo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G Martins" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F Teixeira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697530v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697496v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Scherrer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697491v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Whetsell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697540v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308186v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005791v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363174v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Havel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Kurtag" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308189v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106542v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992068v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733487v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078097v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986577v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672897v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660689v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009550v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02458004v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>