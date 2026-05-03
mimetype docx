--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -221,482 +221,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical and behavioral heuristics for fast interactive sound design</w:t>
+                <w:t xml:space="preserve">Learning to Solve Inverse Problems for Perceptual Sound Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ava Souaille</w:t>
+                <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296347⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.2605-2615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2024.3393738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384213v1</w:t>
+                <w:t xml:space="preserve">hal-04580765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing noise with augmented reality in indoor soundscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 155 (3_Supplement), pp.A179-A179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0027235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound source classification for soundscape analysis using fast third-octave bands data from an urban acoustic sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modan Tailleur</w:t>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 156 (1), pp.416-427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0026479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Solve Inverse Problems for Perceptual Sound Matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustical and behavioral heuristics for fast interactive sound design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ava Souaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Han</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32, pp.2605-2615. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.e0296347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2024.3393738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580765v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient bandwidth extension of musical signals using a differentiable harmonic plus noise model</w:t>
               </w:r>
@@ -786,51 +786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesostructures: Beyond Spectrogram Loss in Differentiable Time-Frequency Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrus Vahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1026,391 +1026,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ε-greedy automated indentation of cementitious materials for phase mechanical properties determination</w:t>
+                <w:t xml:space="preserve">An interactive bi-objective optimisation process to guide the design of electric vehicle warning sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+                <w:t xml:space="preserve">Tom Souaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Garioud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2022.104465⟩</w:t>
+              <w:t xml:space="preserve">Design Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.e26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsj.2022.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596856v2</w:t>
+                <w:t xml:space="preserve">hal-03865223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive bi-objective optimisation process to guide the design of electric vehicle warning sounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional analyses of the noise impacts of COVID-19 lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Souaille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/dsj.2022.18⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151 (2), pp.911 - 923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0009324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865223v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional analyses of the noise impacts of COVID-19 lockdown</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ε-greedy automated indentation of cementitious materials for phase mechanical properties determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Gontier</w:t>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+                <w:t xml:space="preserve">Marius Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lagrange</w:t>
+                <w:t xml:space="preserve">Gauthier Garioud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 151 (2), pp.911 - 923. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0009324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2022.104465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584844v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphonic training set synthesis improves self-supervised urban sound classification</w:t>
               </w:r>
@@ -1448,51 +1448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1677,51 +1677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Cost Sensors for Urban Noise Monitoring Networks-A Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1918,248 +1918,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road traffic sound level estimation from realistic urban sound mixtures by Non-negative Matrix Factorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
+                <w:t xml:space="preserve">Fourier at the heart of computer music: From harmonic sounds to texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Andén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.08.018⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887710v1</w:t>
+                <w:t xml:space="preserve">hal-02283200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier at the heart of computer music: From harmonic sounds to texture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joakim Andén</w:t>
+                <w:t xml:space="preserve">Road traffic sound level estimation from realistic urban sound mixtures by Non-negative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.229-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283200v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating soundscapes perception through acoustic scenes simulation</w:t>
               </w:r>
@@ -2171,77 +2171,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (2), pp.532-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2279,90 +2279,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the perceived time of presence of sources in urban acoustic environments using deep learning techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (6), pp.1053-1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2390,378 +2390,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance-based quantization of scattering features for unsupervised mining of environmental audio</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joakim Andén</w:t>
+                <w:t xml:space="preserve">Efficient similarity-based data clustering by optimal object to cluster reallocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13636-018-0138-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887403v1</w:t>
+                <w:t xml:space="preserve">hal-01123756v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of rainfall radar images using the scattering transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance-based quantization of scattering features for unsupervised mining of environmental audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Andén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Loubrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.06.063⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13636-018-0138-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397741v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient similarity-based data clustering by optimal object to cluster reallocation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of rainfall radar images using the scattering transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Busquets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arshia Cont</w:t>
+                <w:t xml:space="preserve">Stéphane Loubrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 556, pp.972-979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123756v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events: Outcome of the DCASE 2016 Challenge</w:t>
               </w:r>
@@ -3024,77 +3024,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (12), pp.2758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3128,64 +3128,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance et estimation du bruit de trafic dans l’environnement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3230,265 +3230,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic browsing of sound databases without keywords</w:t>
+                <w:t xml:space="preserve">A morphological model for simulating acoustic scenes and its application to sound event detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (10), pp.1854-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2587218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300399v2</w:t>
+                <w:t xml:space="preserve">hal-01111381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A morphological model for simulating acoustic scenes and its application to sound event detection</w:t>
+                <w:t xml:space="preserve">Semantic browsing of sound databases without keywords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rossignol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (9), pp.628-635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2587218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01111381v2</w:t>
+                <w:t xml:space="preserve">hal-01300399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events</w:t>
               </w:r>
@@ -4879,1072 +4879,1055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle approche de réalité augmentée sonore pour le traitement du bruit en environnement intérieur : une expérience exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual Hybrid Filterbanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Boukhemia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+                <w:t xml:space="preserve">Xiran Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133542v1</w:t>
+                <w:t xml:space="preserve">hal-05032079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion-based spectral super-resolution of third octave acoustic sensor data: is privacy at risk ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bioacoustics on Tiny Hardware at the BioDCASE 2025 Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Carmantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Benhamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minkyung Kwak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2025, Palerme, Italy. pp.306</w:t>
+              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096000v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STOMP! Self-supervised beat induction by matching pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S-KEY: Self-Supervised Learning of Major and Minor Keys from Audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Late-Breaking/Demo (ISMIR-LBD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198878v2</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-KEY: Self-Supervised Learning of Major and Minor Keys from Audio</w:t>
+                <w:t xml:space="preserve">Multi-Class-Token Transformer for Multitask Self-supervised Music Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuexuan Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Tahoe City, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993646v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Class-Token Transformer for Multitask Self-supervised Music Information Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STOMP! Self-supervised beat induction by matching pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuexuan Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hennequin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Tahoe City, CA, United States</w:t>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Late-Breaking/Demo (ISMIR-LBD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167812v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Hybrid Filterbanks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GuqinSonGest: A multimodal and historically grounded dataset of guqin playing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032079v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioacoustics on Tiny Hardware at the BioDCASE 2025 Challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergent musical properties of a transformer under contrastive self-supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Society on Music Information Retrieval (ISMIR) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304652v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GuqinSonGest: A multimodal and historically grounded dataset of guqin playing techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+                <w:t xml:space="preserve">Characterizing new modalities of shared offices: A diary-interview methodology to inform audio augmented reality approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Boukhemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Convention of the European Acoustics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Málaga, Spain. pp.4925-4932, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2025.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095944v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent musical properties of a transformer under contrastive self-supervised learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+                <w:t xml:space="preserve">Gradient Clipping Improves Neural Network Optimization for Perceptual Sound Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Society on Music Information Retrieval (ISMIR) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137826v1</w:t>
+                <w:t xml:space="preserve">hal-05124224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking Advantage of Emergent Properties of a Transformer for Music Representation Learning</w:t>
               </w:r>
@@ -6045,1784 +6028,1801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient Clipping Improves Neural Network Optimization for Perceptual Sound Matching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+                <w:t xml:space="preserve">Phoneme-Level Speech Intelligibility Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aine Drelingyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124224v1</w:t>
+                <w:t xml:space="preserve">hal-05172656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing new modalities of shared offices: A diary-interview methodology to inform audio augmented reality approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+                <w:t xml:space="preserve">Diffusion-based spectral super-resolution of third octave acoustic sensor data: is privacy at risk ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymae Benaatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Convention of the European Acoustics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2025, Palerme, Italy. pp.306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61782/fa.2025.0199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05444847v1</w:t>
+                <w:t xml:space="preserve">hal-05096000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoneme-Level Speech Intelligibility Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Serizel</w:t>
+                <w:t xml:space="preserve">Nouvelle approche de réalité augmentée sonore pour le traitement du bruit en environnement intérieur : une expérience exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Boukhemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172656v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multisensory control of physical modeling synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMVD dataset: a dataset of extreme vocal distortion techniques used in heavy metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Jankowiak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corsin Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress &amp; Exposition on Noise Control Engineering (Inter-Noise)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Content-based Multimedia Indexing (CBMI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579720v1</w:t>
+                <w:t xml:space="preserve">hal-04620072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Deepfake Environmental Audio</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Challenge on Sound Scene Synthesis: Evaluating Text-to-Audio Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junwon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modan Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie M Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keunwoo Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">AudioImagination Workshop @ Neurips</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neurips, 2024, Vancouver (BC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603448v2</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards better visualizations of urban sound environments: insights from interviews</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tourre</w:t>
+                <w:t xml:space="preserve">STONE: Self-supervised Tonality Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNOISE 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593887v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge on Sound Scene Synthesis: Evaluating Text-to-Audio Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Correlation of Fréchet Audio Distance With Human Perception of Environmental Audio Is Embedding Dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junwon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keunwoo Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie M Heller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AudioImagination Workshop @ Neurips</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Neurips, 2024, Vancouver (BC), France</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794208v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMVD dataset: a dataset of extreme vocal distortion techniques used in heavy metal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Robustness of Musical Timbre Perception Models: From Perceptual to Learned Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corsin Vogel</w:t>
+                <w:t xml:space="preserve">Barbara Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Content-based Multimedia Indexing (CBMI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620072v1</w:t>
+                <w:t xml:space="preserve">hal-04501973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Fréchet Audio Distance With Human Perception of Environmental Audio Is Embedding Dependent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Detection of Deepfake Environmental Audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ouajdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hadder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modan Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie M Heller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603443v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STONE: Self-supervised Tonality Estimator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+                <w:t xml:space="preserve">Towards multisensory control of physical modeling synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Congress &amp; Exposition on Noise Control Engineering (Inter-Noise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675781v1</w:t>
+                <w:t xml:space="preserve">hal-04579720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Robustness of Musical Timbre Perception Models: From Perceptual to Learned Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pascal</w:t>
+                <w:t xml:space="preserve">Towards better visualizations of urban sound environments: insights from interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNOISE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.4750-4760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501973v1</w:t>
+                <w:t xml:space="preserve">hal-04593887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual musical similarity metric learning with graph neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrus Vahidi</w:t>
+                <w:t xml:space="preserve">Foley sound synthesis at the DCASE 2023 challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keunwoo Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubhr Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+                <w:t xml:space="preserve">Jaekwon Im</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy Phan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dan Stowell</w:t>
+                <w:t xml:space="preserve">Laurie Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Mcfee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Imoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, New Paltz, NY, United States</w:t>
+              <w:t xml:space="preserve">2023 Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178191v1</w:t>
+                <w:t xml:space="preserve">hal-04178960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitting Auditory Filterbanks with Multiresolution Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Han Han</w:t>
+                <w:t xml:space="preserve">Forecasting axial offset using tree-based models: a step towards improved nuclear power plants manoeuvrability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Simonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Balazs</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Acoustics and Audio (WASPAA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Niagara Falls, Ontario, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WASPAA58266.2023.10248131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04170940v1</w:t>
+                <w:t xml:space="preserve">hal-04137890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foley sound synthesis at the DCASE 2023 challenge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Keisuke Imoto</w:t>
+                <w:t xml:space="preserve">Perceptual musical similarity metric learning with graph neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrus Vahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhr Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Stowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, New Paltz, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178960v2</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting axial offset using tree-based models: a step towards improved nuclear power plants manoeuvrability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Simonini</w:t>
+                <w:t xml:space="preserve">Fitting Auditory Filterbanks with Multiresolution Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Goude</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Girard</w:t>
+                <w:t xml:space="preserve">Peter Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Acoustics and Audio (WASPAA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2023, New Paltz, NY, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA58266.2023.10248131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137890v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual–Neural–Physical Sound Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7882,90 +7882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral trancoder : using pretrained urban sound classifiers on undersampled spectral representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modan Tailleur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Tampere &amp; online, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8133,51 +8133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrus Vahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8219,77 +8219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception interactive en design sonore – Réduction d’un espace de design appliquée aux sons d’usage du véhicule autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Souaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8573,103 +8573,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional analysis to monitor the effects of COVID-19 lockdown on the urban sound environment of Lorient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress on Noise Control Engineering (EuroNoise)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8688,316 +8688,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Design Recommendations from Interactive Genetic Algorithm Experiments: Application to the Design of Sounds for Electric Vehicles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A high density network of low cost acoustic sensors based on wired and airborne transmission of spectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED21 - 23rd International Conference on Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">Euronoise 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Madeira (on line), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312375v2</w:t>
+                <w:t xml:space="preserve">hal-03432884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high density network of low cost acoustic sensors based on wired and airborne transmission of spectral data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting Design Recommendations from Interactive Genetic Algorithm Experiments: Application to the Design of Sounds for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Souaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronoise 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Madeira (on line), Portugal</w:t>
+              <w:t xml:space="preserve">ICED21 - 23rd International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432884v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sensor network for characterizing the sound environment in Lorient (France) through an automatic assessment of traffic, voice and bird presence ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9046,434 +9046,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy aware acoustic scene synthesis using deep spectral feature inversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bandwidth extension of musical audio signals with no side information using dilated convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gontier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478866v1</w:t>
+                <w:t xml:space="preserve">hal-02473457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth extension of musical audio signals with no side information using dilated convolutional neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-cost sensors for noise monitoring networks: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054194⟩</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.669-676, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473457v2</w:t>
+                <w:t xml:space="preserve">hal-03233750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost sensors for noise monitoring networks: a review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Ardouin</w:t>
+                <w:t xml:space="preserve">Privacy aware acoustic scene synthesis using deep spectral feature inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.669-676, </w:t>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233750v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Non-negative Matrix Factorization behavior to estimate the urban traffic sound levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSV'26, 26th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9498,51 +9498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the sound of electric vehicles according to unpleasantness and detectability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9792,90 +9792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du niveau sonore du trafic routier au sein de mixtures sonores urbaines par la Factorisation en Matrices Non négatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français d'acoustique, CFA'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, LE HAVRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9913,90 +9913,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards perceptual soundscape characterization using event detection algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DCASE 2018, Workshop on Detection and Classification of Acoustic Scenes and Events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Surrey, United Kingdom. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10034,64 +10034,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of urban sound environments using a comprehensive approach combining open data, measurements, and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crepeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10155,64 +10155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of a corpus of realistic urban sound scenes with controlled acoustic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10370,697 +10370,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Overlapping Acoustic Events using a Temporally-Constrained Probabilistic Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational experiments in Science: Horse wrangling in the digital age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark D. Plumbley</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research workshop on “Horses” in Applied Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2014.2330697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255074v2</w:t>
+                <w:t xml:space="preserve">hal-01635373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational experiments in Science: Horse wrangling in the digital age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating traffic noise levels using acoustic monitoring: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rossignol</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research workshop on “Horses” in Applied Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DCASE 2016, Detection and Classification of Acoustic Scenes and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, BUDAPEST, Hungary. 4p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMM.2014.2330697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01635373v1</w:t>
+                <w:t xml:space="preserve">hal-01375796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating traffic noise levels using acoustic monitoring: a preliminary study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
+                <w:t xml:space="preserve">Detection of Overlapping Acoustic Events using a Temporally-Constrained Probabilistic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Plumbley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCASE 2016, Detection and Classification of Acoustic Scenes and Events</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, BUDAPEST, Hungary. 4p</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375796v1</w:t>
+                <w:t xml:space="preserve">hal-01255074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimScene : a web-based acoustic scenes simulator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Lafay</w:t>
+                <w:t xml:space="preserve">Classification of rainfall radar images using the scattering transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Busquets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Web Audio Conference (WAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078098v2</w:t>
+                <w:t xml:space="preserve">hal-01164184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate Level Clustering for Drum Transcription</w:t>
+                <w:t xml:space="preserve">SimScene : a web-based acoustic scenes simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">1st Web Audio Conference (WAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCAM &amp; Mozilla, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122006v2</w:t>
+                <w:t xml:space="preserve">hal-01078098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of rainfall radar images using the scattering transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Busquets</w:t>
+                <w:t xml:space="preserve">Alternate Level Clustering for Drum Transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Nice, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01164184v1</w:t>
+                <w:t xml:space="preserve">hal-01122006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On automatic drum transcription using non-negative matrix deconvolution and itakura saito divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Pons Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11159,77 +11159,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11405,64 +11405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Image and Audio Analysis for Multimedia Interactive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11957,347 +11957,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regressive boosting approach to automatic audio tagging based on soft annotator fusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Slim Essid</w:t>
+                <w:t xml:space="preserve">Sparse representations for modeling environmental acoustic scenes, application to train stations soundscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132529v1</w:t>
+                <w:t xml:space="preserve">hal-00810774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse representations for modeling environmental acoustic scenes, application to train stations soundscapes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster aware normalization for enhancing audio similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arshia Cont</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Tzanetakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810774v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster aware normalization for enhancing audio similarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A regressive boosting approach to automatic audio tagging based on soft annotator fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">George Tzanetakis</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2012, Las Vegas, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126778v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust singer identification in polyphonic music using melody enhancement and uncertainty-based learning</w:t>
               </w:r>
@@ -12467,848 +12467,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drum Extraction From Polyphonic Music Based on a Spectro-Temporal Model of Percussive Sounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive N-normalization for enhancing music similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Tzanetakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of ICASSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01106710v1</w:t>
+                <w:t xml:space="preserve">hal-01132539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMM-based classification from noisy features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexey Ozerov</w:t>
+                <w:t xml:space="preserve">Multi-scale temporal fusion by boosting for music classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Machine Listening in Multisource Environments (CHiME 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ISMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Miami, United States. pp.663-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00598742v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale temporal fusion by boosting for music classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Slim Essid</w:t>
+                <w:t xml:space="preserve">GMM-based classification from noisy features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Miami, United States. pp.663-668</w:t>
+              <w:t xml:space="preserve">International Workshop on Machine Listening in Multisource Environments (CHiME 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639097v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00598742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive N-normalization for enhancing music similarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drum Extraction From Polyphonic Music Based on a Spectro-Temporal Model of Percussive Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">George Tzanetakis</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, République tchèque. pp.381-384</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132539v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DESAM toolbox: spectral analysis of musical audio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal similarity between musical streams for cover version detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523319v1</w:t>
+                <w:t xml:space="preserve">hal-01132553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal similarity between musical streams for cover version detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust similarity metrics between audio signals based on asymmetrical spectral envelope matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dallas, Texas, United States. pp.405--408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132553v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust similarity metrics between audio signals based on asymmetrical spectral envelope matching</w:t>
+                <w:t xml:space="preserve">Unsupervised accuracy improvement for cover song detection using Spectral Connectivity Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dallas, Texas, United States. pp.405--408</w:t>
+              <w:t xml:space="preserve">International Conference on Music Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Utrecht, Netherlands. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945296v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised accuracy improvement for cover song detection using Spectral Connectivity Network</w:t>
+                <w:t xml:space="preserve">The DESAM toolbox: spectral analysis of musical audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Serra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jose Echeveste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Music Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Utrecht, Netherlands. pp.1-1</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.254-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161246v1</w:t>
+                <w:t xml:space="preserve">hal-00523319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meter Class Profiles for Music Similarity and Retrieval</w:t>
               </w:r>
@@ -13383,468 +13383,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computationally Efficient Scheme for Dominant Harmonic Source Separation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interoperability And The Marsyas 0.2 Runtime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Tzanetakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L G Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L F Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Belfast, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697506v1</w:t>
+                <w:t xml:space="preserve">hal-01697498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MarsyasX : Multimédia Datflow Processing vith Implicit Patching</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-Domain Analysis / Synthesis Of The Excitation Signal In A Source / Filter Model Of Contact Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">George Tzanetakis</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Scavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 16th ACM international conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697481v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability And The Marsyas 0.2 Runtime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Computationally Efficient Scheme for Dominant Harmonic Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Tzanetakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2008, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4517572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697498v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Domain Analysis / Synthesis Of The Excitation Signal In A Source / Filter Model Of Contact Sounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MarsyasX : Multimédia Datflow Processing vith Implicit Patching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis G Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Depalle</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Tzanetakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding of the 16th ACM international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1459359.1459510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697530v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Step Modal Identification For Increased Resolution Analysis Of Percussive Sounds</w:t>
               </w:r>
@@ -14688,103 +14688,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method For Estimating A Future Value Of The Axial Power Imbalance In A Nuclear Reactor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Simonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20240145106A1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -14952,64 +14952,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel interface for audio based sound data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15719,51 +15719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuexuan Kong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Souaille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296347" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027235" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026479" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3393738" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-023-00315-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Vahidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Fazekas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Turchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rottondi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Fazekas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2023.3253602" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596856v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duvillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Garioud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104465" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souaille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2022.18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584844v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gontier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lagrange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005277" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian El-Hajj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim And&#233;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-020-00187-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930109v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930053v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S Ghadikolaei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2997047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Gloaguen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.08.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.07.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111782v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919384" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-018-0138-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emmanuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Busquets" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loubrie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.06.063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123756v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197450" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Mesaros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Heittola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Foster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2017.2778423" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Plumbley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2017.2690576" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122758" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300399v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111381v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2587218" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stowell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannoulis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2015.2428998" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082501v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Defreville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717992v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2012.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Murphy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918464" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106568v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Murdoch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzanetakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308191v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Rault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitcheltree" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2602.11145" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133542v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Boukhemia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096000v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benaatia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198878v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haider" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ehler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304652v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carmantini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minkyung Kwak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Morandi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095944v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433459v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0199" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aine Drelingyte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603448v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ouajdi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie M Heller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593887v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3502" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwon Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunwoo Choi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620072v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corsin Vogel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675781v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Wong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178191v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhr Singh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Phan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170940v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248131" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178960v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaekwon Im" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Heller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcfee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Imoto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Traor&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Simonini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goude" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095391" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178197v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095894" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863423v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Muradeli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829922v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outidrarine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ulloa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312375v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432884v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Baron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478866v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053172" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473457v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054194" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233750v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Picaut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ardouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0747" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285320v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280954v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Legeay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.402" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926241v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crepeaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dhome" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988416" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000664" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/waspaa.2017.8169985" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255074v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2330697" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375796v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078098v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Lafay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122006v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164184v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362722" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261256v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pons Puig" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123764v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cauchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126767v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foucard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616154" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baug&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639358" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123765v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2013.6701819" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106754v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132529v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287820" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810774v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126778v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709826v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126770v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dixon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106710v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598742v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00639097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132539v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946422" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523319v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Echeveste" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132553v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495217" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161246v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Serra" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423715v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697506v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517572" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697481v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Teixeira" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Martins" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459510" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697498v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tzanetakis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castillo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G Martins" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F Teixeira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697530v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697496v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Scherrer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697491v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Whetsell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697540v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308186v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005791v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363174v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Havel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Kurtag" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308189v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106542v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992068v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733487v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078097v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986577v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672897v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660689v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009550v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02458004v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuexuan Kong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580765v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3393738" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027235" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026479" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Souaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296347" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-023-00315-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Vahidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Fazekas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Turchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rottondi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Fazekas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2023.3253602" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2022.18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584844v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gontier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lagrange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596856v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duvillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Garioud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005277" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian El-Hajj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim And&#233;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-020-00187-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930109v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930053v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S Ghadikolaei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2997047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.07.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Gloaguen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.08.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111782v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919384" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123756v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-018-0138-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emmanuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Busquets" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loubrie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.06.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Mesaros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Heittola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Foster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2017.2778423" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Plumbley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2017.2690576" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122758" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111381v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2587218" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300399v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stowell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannoulis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2015.2428998" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082501v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Defreville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717992v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2012.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Murphy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918464" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106568v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Murdoch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzanetakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308191v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Rault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitcheltree" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2602.11145" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032079v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ehler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carmantini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minkyung Kwak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Morandi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993646v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198878v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137826v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Boukhemia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0199" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433459v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172656v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aine Drelingyte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096000v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benaatia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corsin Vogel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwon Lee" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie M Heller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunwoo Choi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Wong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603448v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ouajdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579720v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593887v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178960v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaekwon Im" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Heller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcfee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Imoto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Traor&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Simonini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goude" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhr Singh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Phan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248131" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095391" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178197v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095894" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863423v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Muradeli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829922v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outidrarine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ulloa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Baron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312375v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473457v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054194" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233750v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Picaut" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ardouin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0747" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053172" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285320v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280954v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Legeay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.402" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926241v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crepeaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dhome" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988416" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000664" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/waspaa.2017.8169985" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2330697" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255074v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164184v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362722" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078098v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Lafay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122006v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261256v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pons Puig" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123764v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cauchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126767v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foucard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616154" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baug&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639358" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123765v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2013.6701819" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106754v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810774v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126778v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132529v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287820" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709826v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126770v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dixon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132539v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946422" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00639097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598742v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106710v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132553v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495217" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945296v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161246v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Serra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523319v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Echeveste" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423715v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697498v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tzanetakis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castillo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G Martins" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F Teixeira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697530v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697506v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517572" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697481v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Teixeira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Martins" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459510" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697496v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Scherrer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697491v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Whetsell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697540v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308186v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005791v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363174v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Havel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Kurtag" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308189v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106542v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992068v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733487v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078097v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986577v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672897v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660689v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009550v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02458004v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>