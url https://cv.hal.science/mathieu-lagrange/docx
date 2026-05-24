--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -5708,147 +5708,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing new modalities of shared offices: A diary-interview methodology to inform audio augmented reality approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+                <w:t xml:space="preserve">Taking Advantage of Emergent Properties of a Transformer for Music Representation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Convention of the European Acoustics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Music Research Network (DMRN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444847v1</w:t>
+                <w:t xml:space="preserve">hal-05433459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient Clipping Improves Neural Network Optimization for Perceptual Sound Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5877,178 +5894,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Advantage of Emergent Properties of a Transformer for Music Representation Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Hennequin</w:t>
+                <w:t xml:space="preserve">Characterizing new modalities of shared offices: A diary-interview methodology to inform audio augmented reality approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Boukhemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Music Research Network (DMRN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Convention of the European Acoustics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Málaga, Spain. pp.4925-4932, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2025.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433459v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoneme-Level Speech Intelligibility Reduction</w:t>
               </w:r>
@@ -6250,51 +6250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche de réalité augmentée sonore pour le traitement du bruit en environnement intérieur : une expérience exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Boukhemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6585,277 +6585,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STONE: Self-supervised Tonality Estimator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stella Wong</w:t>
+                <w:t xml:space="preserve">Correlation of Fréchet Audio Distance With Human Perception of Environmental Audio Is Embedding Dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junwon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keunwoo Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie M Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675781v1</w:t>
+                <w:t xml:space="preserve">hal-04603443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Fréchet Audio Distance With Human Perception of Environmental Audio Is Embedding Dependent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Junwon Lee</w:t>
+                <w:t xml:space="preserve">STONE: Self-supervised Tonality Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie M Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603443v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Robustness of Musical Timbre Perception Models: From Perceptual to Learned Approaches</w:t>
               </w:r>
@@ -10370,334 +10370,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational experiments in Science: Horse wrangling in the digital age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Overlapping Acoustic Events using a Temporally-Constrained Probabilistic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rossignol</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Plumbley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research workshop on “Horses” in Applied Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635373v1</w:t>
+                <w:t xml:space="preserve">hal-01255074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating traffic noise levels using acoustic monitoring: a preliminary study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational experiments in Science: Horse wrangling in the digital age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCASE 2016, Detection and Classification of Acoustic Scenes and Events</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research workshop on “Horses” in Applied Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2014.2330697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375796v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Overlapping Acoustic Events using a Temporally-Constrained Probabilistic Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Lafay</w:t>
+                <w:t xml:space="preserve">Estimating traffic noise levels using acoustic monitoring: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark D. Plumbley</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">DCASE 2016, Detection and Classification of Acoustic Scenes and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, BUDAPEST, Hungary. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255074v2</w:t>
+                <w:t xml:space="preserve">hal-01375796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of rainfall radar images using the scattering transform</w:t>
               </w:r>
@@ -11715,269 +11715,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and classification of acoustic scenes and events: An IEEE AASP challenge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rossignol</w:t>
+                <w:t xml:space="preserve">Etiquetage automatique de l'audio : une approche de boosting régressif basée sur une fusion souple d'annotateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WASPAA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coresa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, NA, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123765v1</w:t>
+                <w:t xml:space="preserve">hal-01106754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiquetage automatique de l'audio : une approche de boosting régressif basée sur une fusion souple d'annotateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Slim Essid</w:t>
+                <w:t xml:space="preserve">Detection and classification of acoustic scenes and events: An IEEE AASP challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Giannoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Stowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coresa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE WASPAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, New Paltz, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA.2013.6701819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106754v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse representations for modeling environmental acoustic scenes, application to train stations soundscapes</w:t>
               </w:r>
@@ -14798,446 +14798,564 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-KEY: Self-supervised Learning of Major and Minor Keys from Audio</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+                <w:t xml:space="preserve">Modeling Battery Lifetime in TinyML-enabled Bioacoustic Surveys: A case study with the AudioMoth sensor and Yellowhammer (Emberiza citrinella)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Benhamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernabeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minkyung Kwak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733487v2</w:t>
+                <w:t xml:space="preserve">hal-05618450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel interface for audio based sound data mining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+                <w:t xml:space="preserve">S-KEY: Self-supervised Learning of Major and Minor Keys from Audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078097v1</w:t>
+                <w:t xml:space="preserve">hal-04733487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the visual display of audio data using stacked graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel interface for audio based sound data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986577v2</w:t>
+                <w:t xml:space="preserve">hal-01078097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the visual display of audio data using stacked graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986577v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Efficient Cover Song Identification using approximate nearest neighbors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15247,51 +15365,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty-based learning of Gaussian mixture models from noisy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15317,51 +15435,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7862, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15371,100 +15489,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Sinusoïdale des Sons Polyphoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Sciences et Technologies - Bordeaux I, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15474,105 +15592,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation long terme de signaux sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [stat.ML]. Université de Nantes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02458004v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId350"/>
+      <w:footerReference w:type="default" r:id="rId351"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15719,51 +15837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuexuan Kong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580765v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3393738" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027235" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026479" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Souaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296347" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-023-00315-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Vahidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Fazekas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Turchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rottondi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Fazekas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2023.3253602" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2022.18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584844v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gontier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lagrange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596856v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duvillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Garioud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005277" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian El-Hajj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim And&#233;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-020-00187-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930109v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930053v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S Ghadikolaei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2997047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.07.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Gloaguen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.08.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111782v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919384" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123756v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-018-0138-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emmanuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Busquets" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loubrie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.06.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Mesaros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Heittola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Foster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2017.2778423" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Plumbley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2017.2690576" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122758" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111381v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2587218" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300399v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stowell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannoulis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2015.2428998" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082501v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Defreville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717992v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2012.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Murphy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918464" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106568v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Murdoch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzanetakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308191v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Rault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitcheltree" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2602.11145" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032079v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ehler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carmantini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minkyung Kwak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Morandi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993646v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198878v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137826v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Boukhemia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0199" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433459v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172656v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aine Drelingyte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096000v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benaatia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corsin Vogel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwon Lee" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie M Heller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunwoo Choi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Wong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603448v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ouajdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579720v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593887v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178960v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaekwon Im" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Heller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcfee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Imoto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Traor&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Simonini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goude" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhr Singh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Phan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248131" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095391" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178197v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095894" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863423v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Muradeli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829922v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outidrarine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ulloa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Baron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312375v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473457v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054194" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233750v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Picaut" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ardouin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0747" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053172" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285320v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280954v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Legeay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.402" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926241v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crepeaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dhome" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988416" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000664" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/waspaa.2017.8169985" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2330697" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255074v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164184v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362722" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078098v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Lafay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122006v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261256v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pons Puig" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123764v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cauchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126767v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foucard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616154" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baug&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639358" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123765v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2013.6701819" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106754v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810774v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126778v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132529v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287820" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709826v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126770v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dixon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132539v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946422" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00639097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598742v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106710v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132553v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495217" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945296v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161246v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Serra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523319v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Echeveste" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423715v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697498v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tzanetakis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castillo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G Martins" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F Teixeira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697530v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697506v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517572" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697481v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Teixeira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Martins" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459510" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697496v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Scherrer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697491v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Whetsell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697540v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308186v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005791v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363174v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Havel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Kurtag" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308189v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106542v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992068v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733487v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078097v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986577v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672897v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660689v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009550v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02458004v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuexuan Kong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580765v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3393738" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027235" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026479" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Souaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296347" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-023-00315-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Vahidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Fazekas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Turchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rottondi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Fazekas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2023.3253602" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Souaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2022.18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584844v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gontier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lagrange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596856v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duvillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Garioud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005277" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian El-Hajj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim And&#233;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-020-00187-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930109v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930053v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S Ghadikolaei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2997047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.07.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Gloaguen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.08.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111782v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919384" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123756v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-018-0138-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emmanuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Busquets" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loubrie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.06.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Mesaros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Heittola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Foster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2017.2778423" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Plumbley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2017.2690576" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122758" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111381v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2587218" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300399v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stowell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannoulis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2015.2428998" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082501v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Defreville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717992v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2012.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Murphy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918464" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106568v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Murdoch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzanetakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308191v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Rault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitcheltree" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2602.11145" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032079v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ehler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carmantini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minkyung Kwak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Morandi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993646v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198878v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137826v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444847v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Boukhemia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0199" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172656v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aine Drelingyte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096000v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benaatia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corsin Vogel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwon Lee" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie M Heller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunwoo Choi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603443v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Wong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603448v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ouajdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579720v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593887v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178960v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaekwon Im" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Heller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcfee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Imoto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Traor&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Simonini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goude" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhr Singh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Phan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248131" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095391" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178197v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095894" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863423v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Muradeli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829922v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outidrarine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ulloa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Baron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312375v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473457v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054194" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233750v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Picaut" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ardouin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0747" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053172" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285320v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280954v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Legeay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.402" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926241v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crepeaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dhome" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988416" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000664" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/waspaa.2017.8169985" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255074v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2330697" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375796v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164184v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362722" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078098v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Lafay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122006v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261256v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pons Puig" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123764v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cauchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126767v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foucard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616154" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baug&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639358" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106754v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123765v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2013.6701819" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810774v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126778v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132529v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287820" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709826v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126770v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dixon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132539v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946422" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00639097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598742v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106710v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132553v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495217" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945296v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161246v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Serra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523319v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Echeveste" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423715v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697498v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tzanetakis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castillo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G Martins" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F Teixeira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697530v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697506v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517572" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697481v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Teixeira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Martins" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459510" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697496v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Scherrer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697491v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Whetsell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697540v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308186v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005791v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363174v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Havel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Kurtag" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308189v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106542v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992068v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618450v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733487v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078097v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986577v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672897v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660689v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009550v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02458004v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>