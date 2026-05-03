--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -904,321 +904,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative effect of nodes and filaments of the cosmic web on the quenching of galaxies and the orientation of their spin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+                <w:t xml:space="preserve">Nicola Malavasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+                <w:t xml:space="preserve">Daniela Galárraga-Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Bermejo-Climent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 658, pp.A113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533670v1</w:t>
+                <w:t xml:space="preserve">hal-03562398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative effect of nodes and filaments of the cosmic web on the quenching of galaxies and the orientation of their spin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ilić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Malavasi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nabila Aghanim</w:t>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Galárraga-Espinosa</w:t>
+                <w:t xml:space="preserve">J. R. Bermejo-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gouin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Fabbian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 658, pp.A113. </w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562398v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative distribution of dark matter, gas, and stars around cosmic filaments in the IllustrisTNG simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Galárraga-Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1382,51 +1382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of gas phases around cosmic filaments at z = 0 in the IllustrisTNG simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Galárraga-Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,103 +1499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations of filaments from the distribution of galaxies in numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Galárraga-Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Malavasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 641, pp.A173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1629,51 +1629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2018 results I. Overview and the cosmological legacy of Planck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yashar Akrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,278 +1978,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational constraints on key-parameters of cosmic reionisation history</w:t>
+                <w:t xml:space="preserve">ATCA observations of the MACS-Planck Radio Halo Cluster Project: II. Radio observations of an intermediate redshift cluster sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélie Gorce</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Martinez Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johnston-Hollitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Democles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.A113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629661⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 611, pp.A94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876640v1</w:t>
+                <w:t xml:space="preserve">hal-02354829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATCA observations of the MACS-Planck Radio Halo Cluster Project: II. Radio observations of an intermediate redshift cluster sample</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observational constraints on key-parameters of cosmic reionisation history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Democles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adélie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Douspis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 611, pp.A94. </w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.A113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354829v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean Energy Density of Photogenerated Magnetic Fields Throughout the Epoch of Reionization</w:t>
               </w:r>
@@ -2346,831 +2346,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. I. Overview of products and scientific results</w:t>
+                <w:t xml:space="preserve">Planck 2015 results. XXIII. The thermal Sunyaev-Zeldovich effect--cosmic infrared background correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Adam</w:t>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527101⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01113893v1</w:t>
+                <w:t xml:space="preserve">in2p3-01203489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLIV. Structure of the Galactic magnetic field from dust polarization maps of the southern Galactic cap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628636⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645030v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results: XLVIII. Disentangling Galactic dust emission and cosmic infrared background anisotropies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XLIX. Parity-violation constraints from polarization data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629022⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01420470v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXIII. The thermal Sunyaev-Zeldovich effect--cosmic infrared background correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results: XLVIII. Disentangling Galactic dust emission and cosmic infrared background anisotropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527418⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01203489v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01420470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results:</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XLIV. Structure of the Galactic magnetic field from dust polarization maps of the southern Galactic cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534696v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLIX. Parity-violation constraints from polarization data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Planck 2015 results. I. Overview of products and scientific results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ballardini</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A110. </w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645027v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01113893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATCA observations of the MACS-Planck Radio Halo Cluster Project - I. New detection of a radio halo in PLCK G285.0-23.7</w:t>
               </w:r>
@@ -3290,77 +3290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2015 results. XXI. The integrated Sachs-Wolfe effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,103 +3424,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results. XLVI. Reduction of large-scale systematic effects in HFI polarization maps and estimation of the reionization optical depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 596, pp.A107. </w:t>
@@ -3637,51 +3637,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 596, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491129v1</w:t>
@@ -3809,103 +3809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2013 results. I. Overview of products and scientific results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 571, pp.A1. </w:t>
@@ -3956,77 +3956,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2013 results. XXX. Cosmic infrared background measurements and implications for star formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4077,90 +4077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2013 results. XIX. The integrated Sachs-Wolfe effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4439,295 +4439,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-correlation study between the cosmological 21 cm signal and the kinetic Sunyaev-Zel'dovich effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Douspis</w:t>
+                <w:t xml:space="preserve">Detectability of the 21-cm CMB cross-correlation from the epoch of reionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Tashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rajat Mani Thomas</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Douspis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleem Zaroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.16086.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 402 (4), pp.2617-2625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.16078.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862052v1</w:t>
+                <w:t xml:space="preserve">hal-03865431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detectability of the 21-cm CMB cross-correlation from the epoch of reionization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiroyuki Tashiro</w:t>
+                <w:t xml:space="preserve">A cross-correlation study between the cosmological 21 cm signal and the kinetic Sunyaev-Zel'dovich effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douspis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saleem Zaroubi</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. V.E. Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajat Mani Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 402 (4), pp.2617-2625. </w:t>
+              <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.16078.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.16086.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865431v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biases on the cosmological parameters and thermal Sunyaev-Zel'dovich residuals</w:t>
               </w:r>
@@ -4958,499 +4958,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary B-mode polarization from Faraday rotation in clusters and galaxies</w:t>
+                <w:t xml:space="preserve">The cross-correlation of the CMB polarization and the 21-cm line fluctuations from cosmic reionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Tashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Douspis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleem Zaroubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 384 (2), pp.733-746. </w:t>
+              <w:t xml:space="preserve">, 2008, 389 (1), pp.469-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12745.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13606.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865218v1</w:t>
+                <w:t xml:space="preserve">hal-03865427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cross-correlation of the CMB polarization and the 21-cm line fluctuations from cosmic reionization</w:t>
+                <w:t xml:space="preserve">Secondary B-mode polarization from Faraday rotation in clusters and galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Tashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saleem Zaroubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 389 (1), pp.469-477. </w:t>
+              <w:t xml:space="preserve">, 2008, 384 (2), pp.733-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13606.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12745.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865427v1</w:t>
+                <w:t xml:space="preserve">hal-03865218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale contributions to CMB: A coherent analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabila Aghanim</w:t>
+                <w:t xml:space="preserve">On the first generation of stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Silk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20064915⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 371 (1), pp.444-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10689.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017904v1</w:t>
+                <w:t xml:space="preserve">hal-03862083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the first generation of stars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Silk</w:t>
+                <w:t xml:space="preserve">Small scale contributions to CMB: A coherent analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Douspis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 371 (1), pp.444-450. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 456, pp.819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10689.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20064915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862083v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic fields from reionisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Puget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6403,64 +6403,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -T. Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6530,51 +6530,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Euclid view on Planck galaxy protocluster candidates: towards a probe of the highest sites of star formation at cosmic noon</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The first Euclid view of Planck galaxy protocluster candidates at cosmic noon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dole</w:t>
@@ -7055,51 +7055,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C24AA84"/>
+    <w:nsid w:val="2C782BBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7286,51 +7286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-langer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9088-2718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175198330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/langer_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5100-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tristram" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douspis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ilic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tristram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Douspis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gorce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lebeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Zaroubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Sorce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouys" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Den Herder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cappi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09880-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Malavasi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gal&#225;rraga-Espinosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141723" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141974" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durrive" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Keppens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1726" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Tanimura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039781" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037986" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02936946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arroja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833880" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.837" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gorce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629661" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Aviles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venturi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Democles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731521" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Tashiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Sugiyama" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113893v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akrami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628636" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01203489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527418" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534696v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628897" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez Aviles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Pratley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Macario" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628788" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525831" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628890" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491129v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aghanim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashdown" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccigalupi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526543" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321529" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ili&#263;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321150" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;nin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19221.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V.E. Koopmans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Mani Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16086.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16078.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03862068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taburet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.14105.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646319v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Maillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Appleton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9108-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12745.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13606.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064915" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862083v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Silk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10689.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053372" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865189v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Puget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5303/JKAS.2004.37.5.553" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030691" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952673v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies6040124" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017613v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392131601070X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314011028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865278v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Durrive" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316010206" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusserre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Chernenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940068v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny G Sorce" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011989v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-langer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9088-2718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175198330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/langer_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5100-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tristram" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douspis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ilic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tristram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Douspis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gorce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lebeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Zaroubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Sorce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouys" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Den Herder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cappi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09880-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Malavasi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gal&#225;rraga-Espinosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141723" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141974" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durrive" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Keppens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1726" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Tanimura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039781" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037986" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02936946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arroja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833880" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.837" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Aviles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venturi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Democles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731521" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gorce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Tashiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Sugiyama" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01203489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527418" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628897" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628636" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113893v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akrami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527101" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez Aviles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Pratley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Macario" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628788" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525831" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628890" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491129v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aghanim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashdown" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccigalupi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526543" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321529" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ili&#263;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321150" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;nin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19221.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16078.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V.E. Koopmans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Mani Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16086.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03862068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taburet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.14105.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646319v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Maillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Appleton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9108-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865427v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13606.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865218v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12745.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862083v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Silk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10689.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017904v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064915" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053372" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865189v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Puget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5303/JKAS.2004.37.5.553" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030691" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952673v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies6040124" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017613v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392131601070X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314011028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865278v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Durrive" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316010206" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusserre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Chernenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940068v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny G Sorce" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011989v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>