--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">langer_m_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=oKfWfKIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/C-5100-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -230,2359 +251,2359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the epoch of reionisation with Planck PR4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tristram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douspis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Henrot-Versillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 700, pp.A26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202555196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid. I. Overview of the Euclid mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurro Uf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Achúcarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Adamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 697, pp.A1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202450810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the epoch of reionisation with Planck PR4</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Velocity fields and turbulence from cosmic filaments to galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tristram</w:t>
+                <w:t xml:space="preserve">Théo Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Douspis</w:t>
+                <w:t xml:space="preserve">Saleem Zaroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gorce</w:t>
+                <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Henrot-Versillé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jenny Sorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 700, pp.A26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555196⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 704, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058287v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity fields and turbulence from cosmic filaments to galaxy clusters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing the epoch of reionisation with Planck PR4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Aghanim</w:t>
+                <w:t xml:space="preserve">S Ilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Sorce</w:t>
+                <w:t xml:space="preserve">M Tristram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Langer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marian Douspis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Henrot-Versillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 704, pp.A14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553780⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 700, pp.A26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497448v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Athena X-ray Integral Field Unit: a consolidated design for the system requirement review of the preliminary definition phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Albouys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Willem Den Herder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Piro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55, pp.373-426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10686-022-09880-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative effect of nodes and filaments of the cosmic web on the quenching of galaxies and the orientation of their spin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Malavasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Galárraga-Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 658, pp.A113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202141723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Bermejo-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fabbian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 657, pp.A91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative distribution of dark matter, gas, and stars around cosmic filaments in the IllustrisTNG simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Galárraga-Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 661, pp.A115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MHD spectral theory approach to Jeans’ magnetized gravitational instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Keppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 506 (2), pp.2336-2361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stab1726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of gas phases around cosmic filaments at z = 0 in the IllustrisTNG simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Galárraga-Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Tanimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 649, pp.A117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202039781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations of filaments from the distribution of galaxies in numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Galárraga-Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Malavasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 641, pp.A173. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2018 results I. Overview and the cosmological legacy of Planck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yashar Akrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arroja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 641, pp.A1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201833880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02936946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved constraints on reionisation from CMB observations: A parameterisation of the kSZ effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ilić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gorce</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Douspis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 640, pp.A90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202038170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic growth rate of gravitational instability in self-gravitating planar polytropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 859, pp.362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATCA observations of the MACS-Planck Radio Halo Cluster Project: II. Radio observations of an intermediate redshift cluster sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinez Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnston-Hollitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Democles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 611, pp.A94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201731521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observational constraints on key-parameters of cosmic reionisation history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Douspis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 616, pp.A113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201629661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean Energy Density of Photogenerated Magnetic Fields Throughout the Epoch of Reionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Tashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoshi Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 472 (2), pp.1649-1658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stx2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXIII. The thermal Sunyaev-Zeldovich effect--cosmic infrared background correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XLIX. Parity-violation constraints from polarization data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A23. </w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01203489v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 596, pp.A108. </w:t>
@@ -2614,3188 +2635,3188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLIX. Parity-violation constraints from polarization data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Planck 2015 results. XXIII. The thermal Sunyaev-Zeldovich effect--cosmic infrared background correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629018⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645027v1</w:t>
+                <w:t xml:space="preserve">in2p3-01203489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results: XLVIII. Disentangling Galactic dust emission and cosmic infrared background anisotropies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XLIV. Structure of the Galactic magnetic field from dust polarization maps of the southern Galactic cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A109. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 596, pp.A105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01420470v1</w:t>
+                <w:t xml:space="preserve">hal-03645030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLIV. Structure of the Galactic magnetic field from dust polarization maps of the southern Galactic cap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results: XLVIII. Disentangling Galactic dust emission and cosmic infrared background anisotropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A105. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 596, pp.A109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03645030v1</w:t>
+                <w:t xml:space="preserve">in2p3-01420470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2015 results. I. Overview of products and scientific results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 594, pp.A1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201527101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01113893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATCA observations of the MACS-Planck Radio Halo Cluster Project - I. New detection of a radio halo in PLCK G285.0-23.7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Martinez Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Johnston-Hollitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Pratley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Macario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 595, pp.A116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201628788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2015 results. XXI. The integrated Sachs-Wolfe effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XLVI. Reduction of large-scale systematic effects in HFI polarization maps and estimation of the reionization optical depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594, pp.A21. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 596, pp.A107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01115280v1</w:t>
+                <w:t xml:space="preserve">hal-03645029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLVI. Reduction of large-scale systematic effects in HFI polarization maps and estimation of the reionization optical depth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Planck 2015 results. XXI. The integrated Sachs-Wolfe effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ballardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A107. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 594, pp.A21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628890⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03645029v1</w:t>
+                <w:t xml:space="preserve">in2p3-01115280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Planck&amp;lt;/i&amp;gt; intermediate results: XLVII. Planck constraints on reionization history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 596, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new parameterization of the reionisation history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douspis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ilić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2013 results. I. Overview of products and scientific results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 571, pp.A1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201321529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00803620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2013 results. XXX. Cosmic infrared background measurements and implications for star formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 571, pp.A30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201322093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00925897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck 2013 results. XIX. The integrated Sachs-Wolfe effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 571, pp.A19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01289968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting the integrated Sachs-Wolfe effect with stacked voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Douspis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 556, pp.A51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201321150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-correlation between the cosmic microwave and infrared backgrounds for integrated Sachs-Wolfe detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Douspis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine Lagache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 416 (4), pp.2688-2696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19221.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detectability of the 21-cm CMB cross-correlation from the epoch of reionization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A cross-correlation study between the cosmological 21 cm signal and the kinetic Sunyaev-Zel'dovich effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douspis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saleem Zaroubi</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. V.E. Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajat Mani Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 402 (4), pp.2617-2625. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.16086.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.16078.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03865431v1</w:t>
+                <w:t xml:space="preserve">hal-03862052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-correlation study between the cosmological 21 cm signal and the kinetic Sunyaev-Zel'dovich effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Detectability of the 21-cm CMB cross-correlation from the epoch of reionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Tashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Langer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rajat Mani Thomas</w:t>
+                <w:t xml:space="preserve">Marian Douspis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleem Zaroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 402 (4), pp.2617-2625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.16078.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.16086.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03862052v1</w:t>
+                <w:t xml:space="preserve">hal-03865431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases on the cosmological parameters and thermal Sunyaev-Zel'dovich residuals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The molecular hydrogen explorer H2EX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Falgarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.14105.x⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.277-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9108-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862068v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular hydrogen explorer H2EX</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biases on the cosmological parameters and thermal Sunyaev-Zel'dovich residuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taburet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douspis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-008-9108-7⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.14105.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646319v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cross-correlation of the CMB polarization and the 21-cm line fluctuations from cosmic reionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Tashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Langer</w:t>
+                <w:t xml:space="preserve">Marian Douspis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleem Zaroubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 389 (1), pp.469-477. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13606.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary B-mode polarization from Faraday rotation in clusters and galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Tashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 384 (2), pp.733-746. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12745.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the first generation of stars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small scale contributions to CMB: A coherent analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Douspis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 371 (1), pp.444-450. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 456, pp.819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10689.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20064915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862083v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale contributions to CMB: A coherent analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">On the first generation of stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Silk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20064915⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 371 (1), pp.444-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10689.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017904v1</w:t>
+                <w:t xml:space="preserve">hal-03862083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic fields from reionisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Puget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 443 (2), pp.367-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20053372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LARGE SCALE MAGNETOGENESIS THROUGH RADIATION PRESSURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Korean Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (5), pp.553-556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5303/JKAS.2004.37.5.553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transfer in biphasic magnetised interstellar medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Puget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 405 (3), pp.787-793. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmological Magnetogenesis driven by Radiation Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.043505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5805,202 +5826,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetising the Cosmic Web during Reionisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durrive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th General Assembly of the International Astronomical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetizing the Cosmic Web during Reionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durrive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Power of Faraday Tomography: Towards 3D Mapping of Cosmic Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.124, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/galaxies6040124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6010,350 +6031,350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of superstructures in the Cosmic Microwave Background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Douspis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Zeldovich Universe: Genesis and Growth of the Cosmic Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Talinn, Estonia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (S308), pp.623-625, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S174392131601070X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of superstructures in the Cosmic Microwave Background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Douspis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Challenges in 21st Century Cosmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (S306), Cambridge University Press, pp.162-164, 2015, Proceedings IAU Symposium No. 306, 2014, 978-1107078567. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1743921314011028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetogenesis at Cosmic Dawn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B. Durrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (S308), pp.378-379, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1743921316010206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6363,156 +6384,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -T. Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6522,261 +6543,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The first Euclid view of Planck galaxy protocluster candidates at cosmic noon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Castignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ramos-Chernenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity fields and turbulence from cosmic filaments to galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleem Zaroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny G Sorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6786,100 +6811,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine du champ magnétique en cosmologie et formation des galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Université Pierre et Marie Curie - Paris VI, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6889,105 +6914,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste une goutte de MARC -- Magnétisme, Accélération et Réionisation Cosmiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Paris Sud - Paris XI, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01011989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7055,51 +7080,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C782BBF"/>
+    <w:nsid w:val="473D68BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7286,51 +7311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-langer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9088-2718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175198330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/langer_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5100-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tristram" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douspis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ilic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tristram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Douspis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gorce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lebeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Zaroubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Sorce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouys" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Den Herder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cappi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09880-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Malavasi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gal&#225;rraga-Espinosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141723" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141974" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durrive" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Keppens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1726" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Tanimura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039781" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037986" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02936946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arroja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833880" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.837" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Aviles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venturi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Democles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731521" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gorce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Tashiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Sugiyama" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01203489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527418" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628897" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628636" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113893v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akrami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527101" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez Aviles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Pratley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Macario" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628788" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525831" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628890" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491129v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aghanim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashdown" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccigalupi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526543" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321529" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ili&#263;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321150" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;nin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19221.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16078.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V.E. Koopmans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Mani Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16086.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03862068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taburet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.14105.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646319v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Maillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Appleton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9108-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865427v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13606.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865218v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12745.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862083v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Silk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10689.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017904v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064915" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053372" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865189v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Puget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5303/JKAS.2004.37.5.553" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030691" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952673v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies6040124" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017613v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392131601070X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314011028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865278v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Durrive" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316010206" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusserre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Chernenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940068v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny G Sorce" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011989v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-langer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9088-2718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175198330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/langer_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=oKfWfKIAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5100-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tristram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douspis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lebeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Zaroubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Sorce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553780" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ilic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tristram" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Douspis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gorce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Den Herder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cappi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09880-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Malavasi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gal&#225;rraga-Espinosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141723" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141974" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durrive" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Keppens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1726" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Tanimura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039781" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037986" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02936946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arroja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833880" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038170" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.837" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Aviles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venturi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Democles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731521" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gorce" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629661" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Tashiro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Sugiyama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628897" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01203489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527418" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645030v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628636" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113893v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akrami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez Aviles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Pratley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Macario" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628788" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645029v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628890" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525831" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491129v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aghanim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashdown" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccigalupi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526543" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321529" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ili&#263;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321150" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;nin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19221.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V.E. Koopmans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Mani Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16086.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16078.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646319v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Maillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Appleton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9108-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03862068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taburet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.14105.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865427v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13606.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865218v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12745.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064915" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862083v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Silk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10689.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053372" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865189v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Puget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5303/JKAS.2004.37.5.553" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030691" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007615v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952903v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies6040124" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017613v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392131601070X" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04491260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314011028" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865278v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Durrive" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316010206" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017542v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusserre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Chernenko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny G Sorce" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011989v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>