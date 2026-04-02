--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -1146,536 +1146,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepupal diapause synchronizes adult emergence in the pine processionary moth Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Folco Giomi</w:t>
+                <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Javal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12291⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623077v1</w:t>
+                <w:t xml:space="preserve">hal-02623335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Adaptations, Ecological Filtering, and Dispersal Central to Insect Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Prepupal diapause synchronizes adult emergence in the pine processionary moth Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Habibur Rahman Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folco Giomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shannon Mccauley</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dries Bonte</w:t>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (1), pp.345-368. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.582-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-020117-043315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/afe.12291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01696977v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t>
+                <w:t xml:space="preserve">Environmental Adaptations, Ecological Filtering, and Dispersal Central to Insect Invasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Javal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+                <w:t xml:space="preserve">Shannon Mccauley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (1), pp.345-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-020117-043315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706338v1</w:t>
+                <w:t xml:space="preserve">hal-01696977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 216, pp.20-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623335v1</w:t>
+                <w:t xml:space="preserve">hal-04706338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the ecology of Merizodus soledadinus, a predatory carabid beetle invading the sub-Antarctic Kerguelen Islands</w:t>
               </w:r>
@@ -1700,51 +1700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (11), pp.2201-2209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1772,594 +1772,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses to temperature in Merizodus soledadinus (Col., Carabidae), a subpolar carabid beetle invading sub-Antarctic islands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Wing morphology of the active flyer Calliphora vicina (Diptera: Calliphoridae) during its invasion of a sub-Antarctic archipelago where insect flightlessness is the rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-014-1600-0⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (1), pp.179-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255879v1</w:t>
+                <w:t xml:space="preserve">hal-01328985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative salinity tolerance in native flies from the subantarctic Kerguelen Islands: a metabolomic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Physiological responses to temperature in Merizodus soledadinus (Col., Carabidae), a subpolar carabid beetle invading sub-Antarctic islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39 (1), pp.47-56. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-014-1600-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-014-1605-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01255878v1</w:t>
+                <w:t xml:space="preserve">hal-01255879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wing morphology of the active flyer Calliphora vicina (Diptera: Calliphoridae) during its invasion of a sub-Antarctic archipelago where insect flightlessness is the rule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative salinity tolerance in native flies from the subantarctic Kerguelen Islands: a metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vingère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (1), pp.179-193. </w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.47-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bij.12815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00300-014-1605-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328985v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking beyond the large scale effects of global change: local phenologies can result in critical heterogeneity in the Pine Processionary Moth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Robinet</w:t>
+                <w:t xml:space="preserve">Characterization of the habitats colonized by the alien ground beetle Merizodus soledadinus at the Kerguelen islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sup12 (12), pp.28-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634639v1</w:t>
+                <w:t xml:space="preserve">hal-03530621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the habitats colonized by the alien ground beetle Merizodus soledadinus at the Kerguelen islands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Chevrier</w:t>
+                <w:t xml:space="preserve">Looking beyond the large scale effects of global change: local phenologies can result in critical heterogeneity in the Pine Processionary Moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (334), 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530621v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic fingerprinting of the responses to salinity in the invasive ground beetle Merizodus soledadinus at the Kerguelen Islands</w:t>
               </w:r>
@@ -2530,51 +2530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (2), pp.201-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2633,64 +2633,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is dispersal promoted at the invasion front? Morphological analysis of a ground beetle invading the Kerguelen Islands, Merizodus soledadinus (Coleoptera, Carabidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2743,449 +2743,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starvation resistance and effects of diet on energy reserves in a predatory ground beetle (Merizodus soledadinus; Carabidae) invading the Kerguelen Islands</w:t>
+                <w:t xml:space="preserve">Habitat phenotyping of two sub-Antarctic flies by metabolic fingerprinting: Evidence for a species outside its home?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 161 (2), pp.122-129. </w:t>
+              <w:t xml:space="preserve">, 2012, 162 (4), pp.406-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2011.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677499v1</w:t>
+                <w:t xml:space="preserve">hal-00717402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the plastic response to cold acclimation through metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Starvation resistance and effects of diet on energy reserves in a predatory ground beetle (Merizodus soledadinus; Carabidae) invading the Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 161 (2), pp.122-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2011.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.01985.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717742v1</w:t>
+                <w:t xml:space="preserve">hal-00677499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat phenotyping of two sub-Antarctic flies by metabolic fingerprinting: Evidence for a species outside its home?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the plastic response to cold acclimation through metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.04.022⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26(3), pp.711-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.01985.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717402v1</w:t>
+                <w:t xml:space="preserve">hal-00717742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The significance of the sub-Antarctic Kerguelen Islands for the assessment of the vulnerability of native communities to climate change, alien insect invasions and plant viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (5), pp.1195-1208. </w:t>
@@ -3300,77 +3300,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of morphometric traits in populations of an invasive carabid predator (Merizodus soledadinus) within a sub-Antarctic island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (10), pp.3405-3417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3461,51 +3461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacement de la processionnaire du pin, &amp;lt;i&amp;gt;Thaumetopoea pityocampa&amp;gt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Habib Ben Jamâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3580,260 +3580,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Warming and Past and Present Distribution of the Processionary Moths (Thaumetopoea spp.) in Europe, Asia Minor and North Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Are the Drivers of the Pine Processionary Moth’s Expansion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799280v1</w:t>
+                <w:t xml:space="preserve">hal-02799684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Are the Drivers of the Pine Processionary Moth’s Expansion?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate Warming and Past and Present Distribution of the Processionary Moths (Thaumetopoea spp.) in Europe, Asia Minor and North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Avci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios N. Avtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799684v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4906,191 +4906,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of phenotypic heterogeneity in biological invasions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diapause in the pine processionary moth (Thaumetopoea pityocampa): ecological and applied significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Habibur Rahman Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dries Bonte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the Sino-France joint laboratory for invasive forest pests in Eurasia (IFOPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">Population dynamics and integrated management of forest insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643504v1</w:t>
+                <w:t xml:space="preserve">hal-03643539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Merizodus soledadinus, a carabid predator native from forests in Patagonia and Tierra del Fuego, rapidly invaded sub-Antarctic islands with no trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, San Carlos de Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5234,760 +5234,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diapause in the pine processionary moth (Thaumetopoea pityocampa): ecological and applied significance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The importance of phenotypic heterogeneity in biological invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Battisti</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Mccauley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population dynamics and integrated management of forest insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Quebec City, Canada</w:t>
+              <w:t xml:space="preserve">Workshop of the Sino-France joint laboratory for invasive forest pests in Eurasia (IFOPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643539v1</w:t>
+                <w:t xml:space="preserve">hal-03643504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding density-dependent polyphenism in melanism in sub-Arctic range expanding populations of the winter moth Operophtera brumata: an ecophysiological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurane Buradino</w:t>
+                <w:t xml:space="preserve">Ole Petter Laksforsmo Vindstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t>
+                <w:t xml:space="preserve">Emma Henaïnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Alsila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles ADALEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t>
+              <w:t xml:space="preserve">3rd Croatian Symposium on Invasive Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686465v1</w:t>
+                <w:t xml:space="preserve">hal-03643490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Zaemdzhikova</w:t>
+                <w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Georgieva</w:t>
+                <w:t xml:space="preserve">Maurane Buradino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Georgiev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Bocheva</w:t>
+                <w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Processionary Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Journées annuelles ADALEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788832v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-and-coming Tools for Remote and/or Automated Phenological Surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lorme</w:t>
+                <w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zaemdzhikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Processionary Moth Meeting</w:t>
+              <w:t xml:space="preserve">International Processionary Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686246v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does climate change affect the pine processionary moth phenology?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Up-and-coming Tools for Remote and/or Automated Phenological Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Suppo</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Buradino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting on processionary moth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">1st Processionary Moth Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605697v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding density-dependent polyphenism in melanism in sub-Arctic range expanding populations of the winter moth Operophtera brumata: an ecophysiological perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does climate change affect the pine processionary moth phenology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annika Alsila</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Croatian Symposium on Invasive Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">International meeting on processionary moth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643490v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t>
               </w:r>
@@ -6509,51 +6509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion géographique des espèces introduites : L’exemple du carabique Merizodus soledadinus dans les iles subantarctiques françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6634,64 +6634,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrypting thermal acclimation response of Drosophila flies: From genes to active molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6753,260 +6753,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité des communautés natives face aux insectes invasifs et au changement climatique dans les îles sub-Antarctiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+                <w:t xml:space="preserve">Caractérisation des profils métaboliques (GC-MS) des insects en function de leur habitat et de leur régime alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Scientifiques du CNFRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop de la plateforme Corsaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111174v1</w:t>
+                <w:t xml:space="preserve">hal-01087796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des profils métaboliques (GC-MS) des insects en function de leur habitat et de leur régime alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilité des communautés natives face aux insectes invasifs et au changement climatique dans les îles sub-Antarctiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de la plateforme Corsaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Scientifiques du CNFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087796v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet restriction and senescence: Evolution of reserves in adults of a long-lived wingless fly from Subantarctic islands</w:t>
               </w:r>
@@ -7018,64 +7018,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘Evolutionary biology 2009 : Phylogenetics, Speciation, Co-Evolution, Development, Genomes, Life Histories, Plasticity..'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7126,77 +7126,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIèmes Rencontres Francophones « Invasions Biologiques et Traits d'Histoire de Vie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7391,51 +7391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-individual heterogeneity in melanism in a cyclyc geometrid pest expanding through Fennoscandia: exploring thermal melanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Petter Laksforsmo Vindstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Heinänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7624,77 +7624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species (Cerambycidae) depending on acclimation regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7732,51 +7732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic responses to thermal acclimation in a subpolar carabid beetle currently invading sub-Antarctic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7948,160 +7948,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pclim.net, a database and web application to explore larval phenology of the pine processionary moth Thaumetopoea pityocampa across its range since 2015. https://pclim.net</w:t>
+                <w:t xml:space="preserve">Captrapquantiles, an R script to calculate phenological quantiles from Captrap automated traps in batch.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:3049fca037319709c046d0fb89d118a56c58790c;origin=https://hal.archives-ouvertes.fr/hal-04226210;visit=swh:1:snp:3af47821d17d53d3d0fa49d91a63a4d3b80f82fd;anchor=swh:1:rel:cfa9ee28368a0f64ff3ff0544d5a3b285711a834;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233197v1</w:t>
+                <w:t xml:space="preserve">hal-04226210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captrapquantiles, an R script to calculate phenological quantiles from Captrap automated traps in batch.</w:t>
+                <w:t xml:space="preserve">pclim.net, a database and web application to explore larval phenology of the pine processionary moth Thaumetopoea pityocampa across its range since 2015. https://pclim.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:3049fca037319709c046d0fb89d118a56c58790c;origin=https://hal.archives-ouvertes.fr/hal-04226210;visit=swh:1:snp:3af47821d17d53d3d0fa49d91a63a4d3b80f82fd;anchor=swh:1:rel:cfa9ee28368a0f64ff3ff0544d5a3b285711a834;path=/⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04226210v1</w:t>
+                <w:t xml:space="preserve">hal-04233197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sigh, a program to automatically scrape worldwide data about reported disaster and perturbation events. https://github.com/mlaparie/sigh</w:t>
               </w:r>
@@ -8666,51 +8666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourougaaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jamaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.17.456665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Habibur Rahman Salman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Giomi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lehmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pitacco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo P. Bonsignore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alaoui El Fels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Hodar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6530" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12291" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01696977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mccauley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-020117-043315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NDQHQ5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01654276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laparie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2134-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1600-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lombard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ving&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1605-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01328985v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cozic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12815" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00334" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chevrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bical" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.10.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN629407-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-012-1252-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-941KRK0C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0403-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-871PW6VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.09.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N06M7M5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.01985.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.04.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS9BHDFN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9946-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1Z63HLT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9739-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF3TRHGQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahbib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643539v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter Laksforsmo Vindstad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hena&#239;nen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Alsila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93400" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603601v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93550" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01087796v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Cottin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337297v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Balvay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hein&#228;nen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Anker Ims" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Uhd Jepsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233197v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3049fca037319709c046d0fb89d118a56c58790c;origin=https://hal.archives-ouvertes.fr/hal-04226210;visit=swh:1:snp:3af47821d17d53d3d0fa49d91a63a4d3b80f82fd;anchor=swh:1:rel:cfa9ee28368a0f64ff3ff0544d5a3b285711a834;path=/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c8d5ff1808072de4b3f030812fc58397582f1008;origin=https://hal.archives-ouvertes.fr/hal-04237223;visit=swh:1:snp:3ad2c2bdfaea304bb8b0e8b66f3f75d18defba40;anchor=swh:1:rel:82866d2506ab7a7f990fb5a8af96ebd274d77524;path=/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226078v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0bab186e0f9f20750754c15ae8a8c646e20d2a67;origin=https://hal.archives-ouvertes.fr/hal-04226078;visit=swh:1:snp:4410b8ebb276eb4adc05c68d41b1ec7746bf41a8;anchor=swh:1:rel:27ec2122bb3c9c7fccd48796700e284999fde617;path=/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597952v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a0462c70888c7bc954c8e5813dacd5bcde452447;origin=https://hal.archives-ouvertes.fr/hal-03597952;visit=swh:1:snp:65ed8814d36fff55cbcc24bc3fdf8cbe7f1423a6;anchor=swh:1:rel:acc1855460bf2da934a8d205fbb024bf7d3e11be;path=/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00670533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourougaaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jamaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.17.456665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Habibur Rahman Salman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Giomi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lehmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pitacco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo P. Bonsignore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alaoui El Fels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Hodar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6530" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NDQHQ5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12291" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01696977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mccauley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-020117-043315" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01654276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laparie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2134-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01328985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cozic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12815" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1600-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ving&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1605-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chevrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00334" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bical" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.10.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN629407-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-012-1252-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-941KRK0C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0403-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-871PW6VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.04.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS9BHDFN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.09.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N06M7M5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.01985.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9946-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1Z63HLT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9739-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF3TRHGQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahbib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643504v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter Laksforsmo Vindstad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hena&#239;nen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Alsila" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93400" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603601v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93550" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01087796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111174v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Cottin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337297v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Balvay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hein&#228;nen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Anker Ims" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Uhd Jepsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3049fca037319709c046d0fb89d118a56c58790c;origin=https://hal.archives-ouvertes.fr/hal-04226210;visit=swh:1:snp:3af47821d17d53d3d0fa49d91a63a4d3b80f82fd;anchor=swh:1:rel:cfa9ee28368a0f64ff3ff0544d5a3b285711a834;path=/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233197v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c8d5ff1808072de4b3f030812fc58397582f1008;origin=https://hal.archives-ouvertes.fr/hal-04237223;visit=swh:1:snp:3ad2c2bdfaea304bb8b0e8b66f3f75d18defba40;anchor=swh:1:rel:82866d2506ab7a7f990fb5a8af96ebd274d77524;path=/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226078v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0bab186e0f9f20750754c15ae8a8c646e20d2a67;origin=https://hal.archives-ouvertes.fr/hal-04226078;visit=swh:1:snp:4410b8ebb276eb4adc05c68d41b1ec7746bf41a8;anchor=swh:1:rel:27ec2122bb3c9c7fccd48796700e284999fde617;path=/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597952v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a0462c70888c7bc954c8e5813dacd5bcde452447;origin=https://hal.archives-ouvertes.fr/hal-03597952;visit=swh:1:snp:65ed8814d36fff55cbcc24bc3fdf8cbe7f1423a6;anchor=swh:1:rel:acc1855460bf2da934a8d205fbb024bf7d3e11be;path=/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00670533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>