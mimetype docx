--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -1146,536 +1146,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prepupal diapause synchronizes adult emergence in the pine processionary moth Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Habibur Rahman Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folco Giomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Javal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.582-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623335v1</w:t>
+                <w:t xml:space="preserve">hal-02623077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepupal diapause synchronizes adult emergence in the pine processionary moth Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Folco Giomi</w:t>
+                <w:t xml:space="preserve">Environmental Adaptations, Ecological Filtering, and Dispersal Central to Insect Invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philipp Lehmann</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Mccauley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Battisti</w:t>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (4), pp.582-588. </w:t>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (1), pp.345-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/afe.12291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-020117-043315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02623077v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Adaptations, Ecological Filtering, and Dispersal Central to Insect Invasions</w:t>
+                <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Marion Javal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-020117-043315⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696977v1</w:t>
+                <w:t xml:space="preserve">hal-04706338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 216, pp.20-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706338v1</w:t>
+                <w:t xml:space="preserve">hal-02623335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the ecology of Merizodus soledadinus, a predatory carabid beetle invading the sub-Antarctic Kerguelen Islands</w:t>
               </w:r>
@@ -1700,51 +1700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (11), pp.2201-2209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1772,594 +1772,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wing morphology of the active flyer Calliphora vicina (Diptera: Calliphoridae) during its invasion of a sub-Antarctic archipelago where insect flightlessness is the rule</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Physiological responses to temperature in Merizodus soledadinus (Col., Carabidae), a subpolar carabid beetle invading sub-Antarctic islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bij.12815⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-014-1600-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328985v1</w:t>
+                <w:t xml:space="preserve">hal-01255879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses to temperature in Merizodus soledadinus (Col., Carabidae), a subpolar carabid beetle invading sub-Antarctic islands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Comparative salinity tolerance in native flies from the subantarctic Kerguelen Islands: a metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vingère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39 (1), pp.35-45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-014-1600-0⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-014-1605-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255879v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative salinity tolerance in native flies from the subantarctic Kerguelen Islands: a metabolomic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Wing morphology of the active flyer Calliphora vicina (Diptera: Calliphoridae) during its invasion of a sub-Antarctic archipelago where insect flightlessness is the rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (1), pp.47-56. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (1), pp.179-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-014-1605-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bij.12815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255878v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the habitats colonized by the alien ground beetle Merizodus soledadinus at the Kerguelen islands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Chevrier</w:t>
+                <w:t xml:space="preserve">Looking beyond the large scale effects of global change: local phenologies can result in critical heterogeneity in the Pine Processionary Moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (334), 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530621v1</w:t>
+                <w:t xml:space="preserve">hal-02634639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking beyond the large scale effects of global change: local phenologies can result in critical heterogeneity in the Pine Processionary Moth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Robinet</w:t>
+                <w:t xml:space="preserve">Characterization of the habitats colonized by the alien ground beetle Merizodus soledadinus at the Kerguelen islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sup12 (12), pp.28-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634639v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic fingerprinting of the responses to salinity in the invasive ground beetle Merizodus soledadinus at the Kerguelen Islands</w:t>
               </w:r>
@@ -2530,51 +2530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (2), pp.201-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2633,64 +2633,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is dispersal promoted at the invasion front? Morphological analysis of a ground beetle invading the Kerguelen Islands, Merizodus soledadinus (Coleoptera, Carabidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2743,449 +2743,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat phenotyping of two sub-Antarctic flies by metabolic fingerprinting: Evidence for a species outside its home?</w:t>
+                <w:t xml:space="preserve">Starvation resistance and effects of diet on energy reserves in a predatory ground beetle (Merizodus soledadinus; Carabidae) invading the Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 162 (4), pp.406-412. </w:t>
+              <w:t xml:space="preserve">, 2012, 161 (2), pp.122-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2011.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717402v1</w:t>
+                <w:t xml:space="preserve">hal-00677499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starvation resistance and effects of diet on energy reserves in a predatory ground beetle (Merizodus soledadinus; Carabidae) invading the Kerguelen Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the plastic response to cold acclimation through metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2011.09.011⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26(3), pp.711-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.01985.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677499v1</w:t>
+                <w:t xml:space="preserve">hal-00717742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the plastic response to cold acclimation through metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Habitat phenotyping of two sub-Antarctic flies by metabolic fingerprinting: Evidence for a species outside its home?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 162 (4), pp.406-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.01985.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717742v1</w:t>
+                <w:t xml:space="preserve">hal-00717402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The significance of the sub-Antarctic Kerguelen Islands for the assessment of the vulnerability of native communities to climate change, alien insect invasions and plant viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (5), pp.1195-1208. </w:t>
@@ -3300,77 +3300,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of morphometric traits in populations of an invasive carabid predator (Merizodus soledadinus) within a sub-Antarctic island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (10), pp.3405-3417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3461,51 +3461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacement de la processionnaire du pin, &amp;lt;i&amp;gt;Thaumetopoea pityocampa&amp;gt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Habib Ben Jamâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3580,260 +3580,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Are the Drivers of the Pine Processionary Moth’s Expansion?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate Warming and Past and Present Distribution of the Processionary Moths (Thaumetopoea spp.) in Europe, Asia Minor and North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Avci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios N. Avtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799684v1</w:t>
+                <w:t xml:space="preserve">hal-02799280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Warming and Past and Present Distribution of the Processionary Moths (Thaumetopoea spp.) in Europe, Asia Minor and North Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Are the Drivers of the Pine Processionary Moth’s Expansion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799280v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4906,1088 +4906,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diapause in the pine processionary moth (Thaumetopoea pityocampa): ecological and applied significance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The importance of phenotypic heterogeneity in biological invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Battisti</w:t>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Mccauley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population dynamics and integrated management of forest insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Quebec City, Canada</w:t>
+              <w:t xml:space="preserve">Workshop of the Sino-France joint laboratory for invasive forest pests in Eurasia (IFOPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643539v1</w:t>
+                <w:t xml:space="preserve">hal-03643504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Merizodus soledadinus, a carabid predator native from forests in Patagonia and Tierra del Fuego, rapidly invaded sub-Antarctic islands with no trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dérèglement climatique et variabilité phénologique de la processionnaire du pin. Comprendre pour améliorer la lutte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, San Carlos de Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Quillan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643496v1</w:t>
+                <w:t xml:space="preserve">hal-03605936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérèglement climatique et variabilité phénologique de la processionnaire du pin. Comprendre pour améliorer la lutte.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Merizodus soledadinus, a carabid predator native from forests in Patagonia and Tierra del Fuego, rapidly invaded sub-Antarctic islands with no trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Quillan, France</w:t>
+              <w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, San Carlos de Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605936v1</w:t>
+                <w:t xml:space="preserve">hal-03643496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of phenotypic heterogeneity in biological invasions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diapause in the pine processionary moth (Thaumetopoea pityocampa): ecological and applied significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Habibur Rahman Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the Sino-France joint laboratory for invasive forest pests in Eurasia (IFOPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">Population dynamics and integrated management of forest insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643504v1</w:t>
+                <w:t xml:space="preserve">hal-03643539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding density-dependent polyphenism in melanism in sub-Arctic range expanding populations of the winter moth Operophtera brumata: an ecophysiological perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole Petter Laksforsmo Vindstad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">Maurane Buradino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Henaïnen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annika Alsila</w:t>
+                <w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Croatian Symposium on Invasive Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Journées annuelles ADALEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643490v1</w:t>
+                <w:t xml:space="preserve">hal-03686465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+                <w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zaemdzhikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurane Buradino</w:t>
+                <w:t xml:space="preserve">M. Georgieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles ADALEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t>
+              <w:t xml:space="preserve">International Processionary Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686465v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Bocheva</w:t>
+                <w:t xml:space="preserve">Up-and-coming Tools for Remote and/or Automated Phenological Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Buradino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Processionary Meeting</w:t>
+              <w:t xml:space="preserve">1st Processionary Moth Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788832v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-and-coming Tools for Remote and/or Automated Phenological Surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does climate change affect the pine processionary moth phenology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lorme</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Processionary Moth Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International meeting on processionary moth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686246v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does climate change affect the pine processionary moth phenology?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding density-dependent polyphenism in melanism in sub-Arctic range expanding populations of the winter moth Operophtera brumata: an ecophysiological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Petter Laksforsmo Vindstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Suppo</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Henaïnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Alsila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting on processionary moth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">3rd Croatian Symposium on Invasive Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605697v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t>
               </w:r>
@@ -6509,51 +6509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion géographique des espèces introduites : L’exemple du carabique Merizodus soledadinus dans les iles subantarctiques françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6634,64 +6634,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrypting thermal acclimation response of Drosophila flies: From genes to active molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6753,260 +6753,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des profils métaboliques (GC-MS) des insects en function de leur habitat et de leur régime alimentaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Vulnérabilité des communautés natives face aux insectes invasifs et au changement climatique dans les îles sub-Antarctiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de la plateforme Corsaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Scientifiques du CNFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087796v1</w:t>
+                <w:t xml:space="preserve">hal-01111174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité des communautés natives face aux insectes invasifs et au changement climatique dans les îles sub-Antarctiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des profils métaboliques (GC-MS) des insects en function de leur habitat et de leur régime alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Scientifiques du CNFRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop de la plateforme Corsaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111174v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet restriction and senescence: Evolution of reserves in adults of a long-lived wingless fly from Subantarctic islands</w:t>
               </w:r>
@@ -7018,64 +7018,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘Evolutionary biology 2009 : Phylogenetics, Speciation, Co-Evolution, Development, Genomes, Life Histories, Plasticity..'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7126,77 +7126,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIèmes Rencontres Francophones « Invasions Biologiques et Traits d'Histoire de Vie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7391,51 +7391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-individual heterogeneity in melanism in a cyclyc geometrid pest expanding through Fennoscandia: exploring thermal melanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Petter Laksforsmo Vindstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Heinänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7624,77 +7624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species (Cerambycidae) depending on acclimation regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7732,51 +7732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic responses to thermal acclimation in a subpolar carabid beetle currently invading sub-Antarctic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7948,160 +7948,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captrapquantiles, an R script to calculate phenological quantiles from Captrap automated traps in batch.</w:t>
+                <w:t xml:space="preserve">pclim.net, a database and web application to explore larval phenology of the pine processionary moth Thaumetopoea pityocampa across its range since 2015. https://pclim.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226210v1</w:t>
+                <w:t xml:space="preserve">hal-04233197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pclim.net, a database and web application to explore larval phenology of the pine processionary moth Thaumetopoea pityocampa across its range since 2015. https://pclim.net</w:t>
+                <w:t xml:space="preserve">Captrapquantiles, an R script to calculate phenological quantiles from Captrap automated traps in batch.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:3049fca037319709c046d0fb89d118a56c58790c;origin=https://hal.archives-ouvertes.fr/hal-04226210;visit=swh:1:snp:3af47821d17d53d3d0fa49d91a63a4d3b80f82fd;anchor=swh:1:rel:cfa9ee28368a0f64ff3ff0544d5a3b285711a834;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233197v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sigh, a program to automatically scrape worldwide data about reported disaster and perturbation events. https://github.com/mlaparie/sigh</w:t>
               </w:r>
@@ -8666,51 +8666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourougaaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jamaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.17.456665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Habibur Rahman Salman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Giomi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lehmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pitacco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo P. Bonsignore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alaoui El Fels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Hodar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6530" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NDQHQ5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12291" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01696977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mccauley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-020117-043315" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01654276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laparie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2134-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01328985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cozic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12815" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1600-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ving&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1605-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chevrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00334" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bical" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.10.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN629407-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-012-1252-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-941KRK0C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0403-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-871PW6VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.04.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS9BHDFN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.09.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N06M7M5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.01985.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9946-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1Z63HLT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9739-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF3TRHGQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahbib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643504v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter Laksforsmo Vindstad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hena&#239;nen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Alsila" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93400" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603601v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93550" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01087796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111174v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Cottin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337297v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Balvay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hein&#228;nen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Anker Ims" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Uhd Jepsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3049fca037319709c046d0fb89d118a56c58790c;origin=https://hal.archives-ouvertes.fr/hal-04226210;visit=swh:1:snp:3af47821d17d53d3d0fa49d91a63a4d3b80f82fd;anchor=swh:1:rel:cfa9ee28368a0f64ff3ff0544d5a3b285711a834;path=/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233197v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c8d5ff1808072de4b3f030812fc58397582f1008;origin=https://hal.archives-ouvertes.fr/hal-04237223;visit=swh:1:snp:3ad2c2bdfaea304bb8b0e8b66f3f75d18defba40;anchor=swh:1:rel:82866d2506ab7a7f990fb5a8af96ebd274d77524;path=/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226078v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0bab186e0f9f20750754c15ae8a8c646e20d2a67;origin=https://hal.archives-ouvertes.fr/hal-04226078;visit=swh:1:snp:4410b8ebb276eb4adc05c68d41b1ec7746bf41a8;anchor=swh:1:rel:27ec2122bb3c9c7fccd48796700e284999fde617;path=/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597952v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a0462c70888c7bc954c8e5813dacd5bcde452447;origin=https://hal.archives-ouvertes.fr/hal-03597952;visit=swh:1:snp:65ed8814d36fff55cbcc24bc3fdf8cbe7f1423a6;anchor=swh:1:rel:acc1855460bf2da934a8d205fbb024bf7d3e11be;path=/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00670533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourougaaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jamaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.17.456665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Habibur Rahman Salman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Giomi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lehmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pitacco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo P. Bonsignore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alaoui El Fels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Hodar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6530" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12291" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01696977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mccauley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-020117-043315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NDQHQ5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01654276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laparie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2134-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1600-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lombard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ving&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1605-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01328985v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cozic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12815" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00334" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chevrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bical" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.10.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN629407-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-012-1252-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-941KRK0C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0403-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-871PW6VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.09.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N06M7M5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.01985.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.04.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS9BHDFN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9946-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1Z63HLT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9739-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF3TRHGQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahbib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643539v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter Laksforsmo Vindstad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hena&#239;nen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Alsila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93400" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603601v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93550" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01087796v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Cottin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337297v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Balvay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hein&#228;nen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Anker Ims" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Uhd Jepsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233197v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3049fca037319709c046d0fb89d118a56c58790c;origin=https://hal.archives-ouvertes.fr/hal-04226210;visit=swh:1:snp:3af47821d17d53d3d0fa49d91a63a4d3b80f82fd;anchor=swh:1:rel:cfa9ee28368a0f64ff3ff0544d5a3b285711a834;path=/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c8d5ff1808072de4b3f030812fc58397582f1008;origin=https://hal.archives-ouvertes.fr/hal-04237223;visit=swh:1:snp:3ad2c2bdfaea304bb8b0e8b66f3f75d18defba40;anchor=swh:1:rel:82866d2506ab7a7f990fb5a8af96ebd274d77524;path=/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226078v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0bab186e0f9f20750754c15ae8a8c646e20d2a67;origin=https://hal.archives-ouvertes.fr/hal-04226078;visit=swh:1:snp:4410b8ebb276eb4adc05c68d41b1ec7746bf41a8;anchor=swh:1:rel:27ec2122bb3c9c7fccd48796700e284999fde617;path=/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597952v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a0462c70888c7bc954c8e5813dacd5bcde452447;origin=https://hal.archives-ouvertes.fr/hal-03597952;visit=swh:1:snp:65ed8814d36fff55cbcc24bc3fdf8cbe7f1423a6;anchor=swh:1:rel:acc1855460bf2da934a8d205fbb024bf7d3e11be;path=/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00670533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>