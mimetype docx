--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1146,536 +1146,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepupal diapause synchronizes adult emergence in the pine processionary moth Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Folco Giomi</w:t>
+                <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Javal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12291⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623077v1</w:t>
+                <w:t xml:space="preserve">hal-02623335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Adaptations, Ecological Filtering, and Dispersal Central to Insect Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Javal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-020117-043315⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01696977v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Roux</w:t>
+                <w:t xml:space="preserve">Prepupal diapause synchronizes adult emergence in the pine processionary moth Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Habibur Rahman Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folco Giomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.582-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04706338v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental Adaptations, Ecological Filtering, and Dispersal Central to Insect Invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Roux</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Mccauley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (1), pp.345-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-020117-043315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02623335v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the ecology of Merizodus soledadinus, a predatory carabid beetle invading the sub-Antarctic Kerguelen Islands</w:t>
               </w:r>
@@ -1700,51 +1700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (11), pp.2201-2209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1772,594 +1772,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses to temperature in Merizodus soledadinus (Col., Carabidae), a subpolar carabid beetle invading sub-Antarctic islands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Wing morphology of the active flyer Calliphora vicina (Diptera: Calliphoridae) during its invasion of a sub-Antarctic archipelago where insect flightlessness is the rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-014-1600-0⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (1), pp.179-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255879v1</w:t>
+                <w:t xml:space="preserve">hal-01328985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative salinity tolerance in native flies from the subantarctic Kerguelen Islands: a metabolomic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Physiological responses to temperature in Merizodus soledadinus (Col., Carabidae), a subpolar carabid beetle invading sub-Antarctic islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39 (1), pp.47-56. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-014-1600-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-014-1605-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01255878v1</w:t>
+                <w:t xml:space="preserve">hal-01255879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wing morphology of the active flyer Calliphora vicina (Diptera: Calliphoridae) during its invasion of a sub-Antarctic archipelago where insect flightlessness is the rule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative salinity tolerance in native flies from the subantarctic Kerguelen Islands: a metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vingère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (1), pp.179-193. </w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.47-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bij.12815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00300-014-1605-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328985v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking beyond the large scale effects of global change: local phenologies can result in critical heterogeneity in the Pine Processionary Moth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Robinet</w:t>
+                <w:t xml:space="preserve">Characterization of the habitats colonized by the alien ground beetle Merizodus soledadinus at the Kerguelen islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sup12 (12), pp.28-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634639v1</w:t>
+                <w:t xml:space="preserve">hal-03530621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the habitats colonized by the alien ground beetle Merizodus soledadinus at the Kerguelen islands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Chevrier</w:t>
+                <w:t xml:space="preserve">Looking beyond the large scale effects of global change: local phenologies can result in critical heterogeneity in the Pine Processionary Moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (334), 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530621v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic fingerprinting of the responses to salinity in the invasive ground beetle Merizodus soledadinus at the Kerguelen Islands</w:t>
               </w:r>
@@ -2530,51 +2530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (2), pp.201-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2633,64 +2633,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is dispersal promoted at the invasion front? Morphological analysis of a ground beetle invading the Kerguelen Islands, Merizodus soledadinus (Coleoptera, Carabidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2743,449 +2743,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starvation resistance and effects of diet on energy reserves in a predatory ground beetle (Merizodus soledadinus; Carabidae) invading the Kerguelen Islands</w:t>
+                <w:t xml:space="preserve">Habitat phenotyping of two sub-Antarctic flies by metabolic fingerprinting: Evidence for a species outside its home?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 161 (2), pp.122-129. </w:t>
+              <w:t xml:space="preserve">, 2012, 162 (4), pp.406-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2011.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677499v1</w:t>
+                <w:t xml:space="preserve">hal-00717402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the plastic response to cold acclimation through metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Starvation resistance and effects of diet on energy reserves in a predatory ground beetle (Merizodus soledadinus; Carabidae) invading the Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 161 (2), pp.122-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2011.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.01985.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717742v1</w:t>
+                <w:t xml:space="preserve">hal-00677499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat phenotyping of two sub-Antarctic flies by metabolic fingerprinting: Evidence for a species outside its home?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the plastic response to cold acclimation through metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.04.022⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26(3), pp.711-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.01985.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717402v1</w:t>
+                <w:t xml:space="preserve">hal-00717742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The significance of the sub-Antarctic Kerguelen Islands for the assessment of the vulnerability of native communities to climate change, alien insect invasions and plant viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (5), pp.1195-1208. </w:t>
@@ -3300,77 +3300,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of morphometric traits in populations of an invasive carabid predator (Merizodus soledadinus) within a sub-Antarctic island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (10), pp.3405-3417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3461,51 +3461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacement de la processionnaire du pin, &amp;lt;i&amp;gt;Thaumetopoea pityocampa&amp;gt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Habib Ben Jamâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3580,260 +3580,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Warming and Past and Present Distribution of the Processionary Moths (Thaumetopoea spp.) in Europe, Asia Minor and North Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Are the Drivers of the Pine Processionary Moth’s Expansion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799280v1</w:t>
+                <w:t xml:space="preserve">hal-02799684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Are the Drivers of the Pine Processionary Moth’s Expansion?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate Warming and Past and Present Distribution of the Processionary Moths (Thaumetopoea spp.) in Europe, Asia Minor and North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Avci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios N. Avtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799684v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3953,138 +3953,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasions d’insectes forestiers : méthodes de détection précoce des risques avant etaprès introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the relationship between temperature and development of the pine processionary moth to predict its phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de lancement du réseau scientifique RisqFor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Symposium de Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643556v1</w:t>
+                <w:t xml:space="preserve">hal-03643553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4143,182 +4173,152 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du réseau TEMPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Avon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the relationship between temperature and development of the pine processionary moth to predict its phenology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasions d’insectes forestiers : méthodes de détection précoce des risques avant etaprès introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Colloque de lancement du réseau scientifique RisqFor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643553v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénologie de la processionnaire du pin : vers de nouveaux outils de suivi à distance et en temps réel</w:t>
               </w:r>
@@ -4548,260 +4548,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in heat tolerance in neonate larvae of Thaumetopoea pityocampa Schiff. (Lepidoptera, Thaumetopoeidae) among Tunisian populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourougaaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahbib Ben Jamâa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du GDR Plasticité Phénotypique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">13th Arab Conference of Plant Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Hammamat, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643543v1</w:t>
+                <w:t xml:space="preserve">hal-03643548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in heat tolerance in neonate larvae of Thaumetopoea pityocampa Schiff. (Lepidoptera, Thaumetopoeidae) among Tunisian populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Arab Conference of Plant Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Hammamat, Tunisia</w:t>
+              <w:t xml:space="preserve">Réunion du GDR Plasticité Phénotypique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643548v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire la phénologie de la processionnaire du pin sur la base de sa biologie thermique</w:t>
               </w:r>
@@ -4906,1088 +4906,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of phenotypic heterogeneity in biological invasions</w:t>
+                <w:t xml:space="preserve">How Merizodus soledadinus, a carabid predator native from forests in Patagonia and Tierra del Fuego, rapidly invaded sub-Antarctic islands with no trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the Sino-France joint laboratory for invasive forest pests in Eurasia (IFOPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, San Carlos de Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643504v1</w:t>
+                <w:t xml:space="preserve">hal-03643496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérèglement climatique et variabilité phénologique de la processionnaire du pin. Comprendre pour améliorer la lutte.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+                <w:t xml:space="preserve">Diapause in the pine processionary moth (Thaumetopoea pityocampa): ecological and applied significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Habibur Rahman Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Quillan, France</w:t>
+              <w:t xml:space="preserve">Population dynamics and integrated management of forest insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605936v1</w:t>
+                <w:t xml:space="preserve">hal-03643539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Merizodus soledadinus, a carabid predator native from forests in Patagonia and Tierra del Fuego, rapidly invaded sub-Antarctic islands with no trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dérèglement climatique et variabilité phénologique de la processionnaire du pin. Comprendre pour améliorer la lutte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, San Carlos de Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Quillan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643496v1</w:t>
+                <w:t xml:space="preserve">hal-03605936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diapause in the pine processionary moth (Thaumetopoea pityocampa): ecological and applied significance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The importance of phenotypic heterogeneity in biological invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Battisti</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Mccauley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population dynamics and integrated management of forest insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Quebec City, Canada</w:t>
+              <w:t xml:space="preserve">Workshop of the Sino-France joint laboratory for invasive forest pests in Eurasia (IFOPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643539v1</w:t>
+                <w:t xml:space="preserve">hal-03643504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding density-dependent polyphenism in melanism in sub-Arctic range expanding populations of the winter moth Operophtera brumata: an ecophysiological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurane Buradino</w:t>
+                <w:t xml:space="preserve">Ole Petter Laksforsmo Vindstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t>
+                <w:t xml:space="preserve">Emma Henaïnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Alsila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles ADALEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t>
+              <w:t xml:space="preserve">3rd Croatian Symposium on Invasive Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686465v1</w:t>
+                <w:t xml:space="preserve">hal-03643490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Zaemdzhikova</w:t>
+                <w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Georgieva</w:t>
+                <w:t xml:space="preserve">Maurane Buradino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Georgiev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Bocheva</w:t>
+                <w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Processionary Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Journées annuelles ADALEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788832v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-and-coming Tools for Remote and/or Automated Phenological Surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lorme</w:t>
+                <w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zaemdzhikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Processionary Moth Meeting</w:t>
+              <w:t xml:space="preserve">International Processionary Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686246v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does climate change affect the pine processionary moth phenology?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Up-and-coming Tools for Remote and/or Automated Phenological Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Suppo</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Buradino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting on processionary moth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">1st Processionary Moth Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605697v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding density-dependent polyphenism in melanism in sub-Arctic range expanding populations of the winter moth Operophtera brumata: an ecophysiological perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does climate change affect the pine processionary moth phenology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annika Alsila</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Croatian Symposium on Invasive Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">International meeting on processionary moth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643490v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t>
               </w:r>
@@ -6509,51 +6509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion géographique des espèces introduites : L’exemple du carabique Merizodus soledadinus dans les iles subantarctiques françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6634,64 +6634,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrypting thermal acclimation response of Drosophila flies: From genes to active molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6753,260 +6753,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité des communautés natives face aux insectes invasifs et au changement climatique dans les îles sub-Antarctiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+                <w:t xml:space="preserve">Caractérisation des profils métaboliques (GC-MS) des insects en function de leur habitat et de leur régime alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Scientifiques du CNFRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop de la plateforme Corsaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111174v1</w:t>
+                <w:t xml:space="preserve">hal-01087796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des profils métaboliques (GC-MS) des insects en function de leur habitat et de leur régime alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilité des communautés natives face aux insectes invasifs et au changement climatique dans les îles sub-Antarctiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de la plateforme Corsaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Scientifiques du CNFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087796v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet restriction and senescence: Evolution of reserves in adults of a long-lived wingless fly from Subantarctic islands</w:t>
               </w:r>
@@ -7018,64 +7018,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘Evolutionary biology 2009 : Phylogenetics, Speciation, Co-Evolution, Development, Genomes, Life Histories, Plasticity..'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7126,77 +7126,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIèmes Rencontres Francophones « Invasions Biologiques et Traits d'Histoire de Vie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7391,51 +7391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-individual heterogeneity in melanism in a cyclyc geometrid pest expanding through Fennoscandia: exploring thermal melanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Petter Laksforsmo Vindstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Heinänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7512,51 +7512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de micro-injections d’emamectine benzoate dans l’arbre hôte sur la survie des premiers stades larvaires de la pyrale du buis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7624,77 +7624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species (Cerambycidae) depending on acclimation regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7732,51 +7732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic responses to thermal acclimation in a subpolar carabid beetle currently invading sub-Antarctic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7948,231 +7948,231 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pclim.net, a database and web application to explore larval phenology of the pine processionary moth Thaumetopoea pityocampa across its range since 2015. https://pclim.net</w:t>
+                <w:t xml:space="preserve">sigh, a program to automatically scrape worldwide data about reported disaster and perturbation events. https://github.com/mlaparie/sigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:c8d5ff1808072de4b3f030812fc58397582f1008;origin=https://hal.archives-ouvertes.fr/hal-04237223;visit=swh:1:snp:3ad2c2bdfaea304bb8b0e8b66f3f75d18defba40;anchor=swh:1:rel:82866d2506ab7a7f990fb5a8af96ebd274d77524;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233197v1</w:t>
+                <w:t xml:space="preserve">hal-04237223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Captrapquantiles, an R script to calculate phenological quantiles from Captrap automated traps in batch.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:3049fca037319709c046d0fb89d118a56c58790c;origin=https://hal.archives-ouvertes.fr/hal-04226210;visit=swh:1:snp:3af47821d17d53d3d0fa49d91a63a4d3b80f82fd;anchor=swh:1:rel:cfa9ee28368a0f64ff3ff0544d5a3b285711a834;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sigh, a program to automatically scrape worldwide data about reported disaster and perturbation events. https://github.com/mlaparie/sigh</w:t>
+                <w:t xml:space="preserve">pclim.net, a database and web application to explore larval phenology of the pine processionary moth Thaumetopoea pityocampa across its range since 2015. https://pclim.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:c8d5ff1808072de4b3f030812fc58397582f1008;origin=https://hal.archives-ouvertes.fr/hal-04237223;visit=swh:1:snp:3ad2c2bdfaea304bb8b0e8b66f3f75d18defba40;anchor=swh:1:rel:82866d2506ab7a7f990fb5a8af96ebd274d77524;path=/⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04237223v1</w:t>
+                <w:t xml:space="preserve">hal-04233197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoctoget, a fzf wrapper to get data from Yoctopuce VirtualHub for Web. https://forgemia.inra.fr/mathieu.laparie/yoctoget</w:t>
               </w:r>
@@ -8666,51 +8666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourougaaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jamaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.17.456665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Habibur Rahman Salman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Giomi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lehmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pitacco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo P. Bonsignore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alaoui El Fels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Hodar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6530" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12291" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01696977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mccauley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-020117-043315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NDQHQ5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01654276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laparie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2134-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1600-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lombard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ving&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1605-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01328985v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cozic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12815" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00334" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chevrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bical" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.10.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN629407-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-012-1252-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-941KRK0C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0403-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-871PW6VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.09.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N06M7M5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.01985.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.04.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS9BHDFN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9946-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1Z63HLT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9739-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF3TRHGQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahbib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643539v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter Laksforsmo Vindstad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hena&#239;nen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Alsila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93400" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603601v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93550" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01087796v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Cottin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337297v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Balvay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hein&#228;nen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Anker Ims" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Uhd Jepsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233197v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3049fca037319709c046d0fb89d118a56c58790c;origin=https://hal.archives-ouvertes.fr/hal-04226210;visit=swh:1:snp:3af47821d17d53d3d0fa49d91a63a4d3b80f82fd;anchor=swh:1:rel:cfa9ee28368a0f64ff3ff0544d5a3b285711a834;path=/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c8d5ff1808072de4b3f030812fc58397582f1008;origin=https://hal.archives-ouvertes.fr/hal-04237223;visit=swh:1:snp:3ad2c2bdfaea304bb8b0e8b66f3f75d18defba40;anchor=swh:1:rel:82866d2506ab7a7f990fb5a8af96ebd274d77524;path=/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226078v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0bab186e0f9f20750754c15ae8a8c646e20d2a67;origin=https://hal.archives-ouvertes.fr/hal-04226078;visit=swh:1:snp:4410b8ebb276eb4adc05c68d41b1ec7746bf41a8;anchor=swh:1:rel:27ec2122bb3c9c7fccd48796700e284999fde617;path=/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597952v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a0462c70888c7bc954c8e5813dacd5bcde452447;origin=https://hal.archives-ouvertes.fr/hal-03597952;visit=swh:1:snp:65ed8814d36fff55cbcc24bc3fdf8cbe7f1423a6;anchor=swh:1:rel:acc1855460bf2da934a8d205fbb024bf7d3e11be;path=/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00670533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourougaaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jamaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.17.456665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Habibur Rahman Salman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Giomi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lehmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pitacco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo P. Bonsignore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alaoui El Fels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Hodar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6530" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NDQHQ5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12291" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01696977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mccauley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-020117-043315" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01654276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laparie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2134-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01328985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cozic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12815" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1600-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ving&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1605-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chevrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00334" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bical" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.10.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN629407-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-012-1252-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-941KRK0C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0403-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-871PW6VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.04.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS9BHDFN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.09.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N06M7M5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.01985.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9946-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1Z63HLT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9739-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF3TRHGQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643548v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahbib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643539v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643504v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter Laksforsmo Vindstad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hena&#239;nen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Alsila" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93400" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603601v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93550" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01087796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111174v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Cottin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337297v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Balvay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hein&#228;nen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Anker Ims" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Uhd Jepsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c8d5ff1808072de4b3f030812fc58397582f1008;origin=https://hal.archives-ouvertes.fr/hal-04237223;visit=swh:1:snp:3ad2c2bdfaea304bb8b0e8b66f3f75d18defba40;anchor=swh:1:rel:82866d2506ab7a7f990fb5a8af96ebd274d77524;path=/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3049fca037319709c046d0fb89d118a56c58790c;origin=https://hal.archives-ouvertes.fr/hal-04226210;visit=swh:1:snp:3af47821d17d53d3d0fa49d91a63a4d3b80f82fd;anchor=swh:1:rel:cfa9ee28368a0f64ff3ff0544d5a3b285711a834;path=/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226078v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0bab186e0f9f20750754c15ae8a8c646e20d2a67;origin=https://hal.archives-ouvertes.fr/hal-04226078;visit=swh:1:snp:4410b8ebb276eb4adc05c68d41b1ec7746bf41a8;anchor=swh:1:rel:27ec2122bb3c9c7fccd48796700e284999fde617;path=/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597952v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a0462c70888c7bc954c8e5813dacd5bcde452447;origin=https://hal.archives-ouvertes.fr/hal-03597952;visit=swh:1:snp:65ed8814d36fff55cbcc24bc3fdf8cbe7f1423a6;anchor=swh:1:rel:acc1855460bf2da934a8d205fbb024bf7d3e11be;path=/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00670533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>