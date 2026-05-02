--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -225,290 +225,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des paramètres de mise en oeuvre sur la qualité de réplication de texturation multi-échelle obtenue par ablation laser femtoseconde</w:t>
+                <w:t xml:space="preserve">Influence of the polypropylene structure to control the replication of nanostructures by injection molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Brulez</w:t>
+                <w:t xml:space="preserve">Julie Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherinne Brulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Contraires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446170v1</w:t>
+                <w:t xml:space="preserve">hal-03446440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the polypropylene structure to control the replication of nanostructures by injection molding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence des paramètres de mise en oeuvre sur la qualité de réplication de texturation multi-échelle obtenue par ablation laser femtoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Contraires</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anne-Catherine Brulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Valette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Benayoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446440v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMISATION OF EXTRUDED POLYMER FOAM BY THE RESIDENT TIME DISTRIBUTION APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -617,64 +617,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Brulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Benayoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60 (12), pp.3258-3269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -708,90 +708,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of a microtextured polymer part surface: Influence of experimental parameters on the replication rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Brulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Benayoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60 (9), pp.2235-2247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -825,90 +825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing microinjection molding replication quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Brulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Contraires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Trannoy-Orban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -959,103 +959,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting of polymer melts on coated and uncoated steel surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Contraires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Brulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Larochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 410, pp.87-98. </w:t>
@@ -1093,103 +1093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse bibliographique : micro-texturation et microinjection de thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Brulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Contraires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Larochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105 (3), pp.303. </w:t>
@@ -1253,77 +1253,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Brulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (6), pp.6542-6552. </w:t>
@@ -1361,51 +1361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the polymer foam process by the residence time distribution approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graebling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1647,51 +1647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montalban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446170v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Brulez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larochette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherinne Brulez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Contraires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Nasri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graebling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Brulez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boschard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25551" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25466" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Trannoy-Orban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aa9a4e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.02.067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006542" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie800836j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montalban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherinne Brulez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Contraires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larochette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Brulez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Nasri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graebling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Brulez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boschard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25551" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25466" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Trannoy-Orban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aa9a4e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.02.067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006542" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie800836j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>