--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -217,261 +217,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study on preferences from surgeons to deal with an innovative customized and connected knee prosthesis – A discret choice experiment</w:t>
+                <w:t xml:space="preserve">Les arthroplasties du genou : une revue systémique internationale des tendances épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30041⟩</w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2024.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625014v1</w:t>
+                <w:t xml:space="preserve">hal-04850694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arthroplasties du genou : une revue systémique internationale des tendances épidémiologiques</w:t>
+                <w:t xml:space="preserve">A pilot study on preferences from surgeons to deal with an innovative customized and connected knee prosthesis – A discret choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Clave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Stindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.e30041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2024.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850694v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knee arthroplasty: an international systemic review of epidemiological trends</w:t>
               </w:r>
@@ -734,51 +734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Clave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -819,291 +819,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prothèse unicompartimentale de genou : étude épidémiologique descriptive rétrospective multicentrique de 2009 à 2019 en France et projections à 2050</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-Dimensional Printed Knee Implants: Insights into Surgeons’ Points of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Apremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2023.02.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm13050811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338860v1</w:t>
+                <w:t xml:space="preserve">hal-04116958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Printed Knee Implants: Insights into Surgeons’ Points of View</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prothèse unicompartimentale de genou : étude épidémiologique descriptive rétrospective multicentrique de 2009 à 2019 en France et projections à 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Clave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (5), pp.811. </w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (4), pp.508-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jpm13050811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2023.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116958v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total shoulder arthroplasty in France: An analysis of trends between 2009 and 2019 and projections to the year 2070</w:t>
               </w:r>
@@ -1653,51 +1653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Knee Surgeons' Perspectives on 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1800,51 +1800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,51 +2616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Adzinyo Agbemanyole" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.09.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04850618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.104006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05085908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou&#8208;philippe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Stindel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.01.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gicquel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubrana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103581" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2023.02.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050811" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560351v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103788" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2022.10.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clav&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland Lozachmeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/c88n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/8f64" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stindel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04649294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BRES0019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.09.011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Adzinyo Agbemanyole" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04850618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.104006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05085908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou&#8208;philippe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Stindel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.01.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gicquel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubrana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103581" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050811" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2023.02.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560351v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103788" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2022.10.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clav&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland Lozachmeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/c88n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/8f64" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stindel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04649294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BRES0019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>